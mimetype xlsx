--- v1 (2026-02-04)
+++ v2 (2026-04-05)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RegUr</t>
   </si>
   <si>
     <t>Regime de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/</t>
   </si>
   <si>
     <t>Regime de Urgência ao projeto de Lei Complementar n 006/2025 que: Altera a Lei complementar 182/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Regime de Urgência Especial ao Projeto de Lei nº 15/2025 que dispõe sobre a Instituição da Coleta Seletiva do município de Sidrolândia/MS e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Regime de Urgência do Projeto de Lei Complementar nº 06/2025 do Poder Executivo.</t>
   </si>
   <si>
     <t>40</t>
   </si>
@@ -666,422 +666,422 @@
   <si>
     <t>A DISPENSA DOS pareceres das comissões do projeto de lei  ordinária do executivo nº 42/2025.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES DO PROJETO DE LEI ORDINARIA Nº 46 DE 2025 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>PCLC</t>
   </si>
   <si>
     <t>Parecer da CLC</t>
   </si>
   <si>
     <t>CLC - Comissão da Legalidade e Cidadania</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/63/parecerclc-053-2025_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/63/parecerclc-053-2025_assinado.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 053/2025_x000D_
 PROJETO DE LEI LEGISLATIVO N. 031/2025_x000D_
 _x000D_
 Autor: Vereadora Juscinei Claro_x000D_
 _x000D_
 EMENTA: “Fica proibido nomeação ou contratação, para determinados cargos e empregos públicos, de pessoa condenada por crime sexual contra criança ou adolescente.”</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/101/parecerclc-054-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/101/parecerclc-054-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 006/2025, que “altera a Lei Complementar 182/2023 do Município de Sidrolândia/MS”.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/99/parecerclc-055-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/99/parecerclc-055-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal nº 015/2025, que “Institui a Coleta Seletiva  no Município de Sidrolândia/MS, após adequação do Projeto de Lei por parte do _x000D_
 Poder Executivo”.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/97/parecerclc-056-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/97/parecerclc-056-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 32/2025, que “Dispõe sobre a  obrigatoriedade da remoção de símbolos, pichações, cartazes e quaisquer _x000D_
 representações criminosas ou que atentem contra os valores da ordem pública,  nos prédios e espaços públicos do Município”.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/157/parecerclc-057-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/157/parecerclc-057-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 57/2025_x000D_
 PROJETO DE LEI MUNICIPAL N. 033/2025 _x000D_
 _x000D_
 Autor: Vereador Silvestre José Cardoso Zotti_x000D_
 _x000D_
 EMENTA: MUNICIPAL INSTITUI DE A POLÍTICA PREVENÇÃO E ENFRENTAMENTO À ADULTIZAÇÃO E SEXUALIZAÇÃO INFANTIL, NO ÂMBITO DO MUNICÍPIO DE SIDROLÂNDIA/MS”.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/158/parecerclc-058-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/158/parecerclc-058-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 058/2025_x000D_
 PROJETO DE LEI MUNICIPAL N. 037/2025 _x000D_
 _x000D_
 Autores: Vereadora Shirlei Basso._x000D_
 _x000D_
 EMENTA: INSTITUI O DIA NACIONAL DO ROSÁRIO DA VIRGEM MARIA NO MUNICÍPIO DE SIDROLÂNDIA/MS.”</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/159/parecerclc-059-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/159/parecerclc-059-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 059/2025_x000D_
 _x000D_
 Veto total ao Projeto de Lei nº 028/2025 _x000D_
 _x000D_
 Autores: Poder Executivo.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/160/parecerclc-060-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/160/parecerclc-060-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 60/2025_x000D_
 Projeto de Lei Substitutivo nº 01/2025 _x000D_
 _x000D_
 Autor: Vereador Silvestre José Cardoso Zotti_x000D_
 _x000D_
 EMENTA: DISPÕE SOBRE A PUNIÇÃO DE ATOS DE VANDALISMO CONTRA O PATRIMÔNIO PÚBLICO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/183/parecerclc-061-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/183/parecerclc-061-2025.pdf</t>
   </si>
   <si>
     <t>Parecer nº 61/2025_x000D_
 Veto Total ao Projeto de Lei nº030/2025</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/184/parecer_do_veto_31.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/184/parecer_do_veto_31.pdf</t>
   </si>
   <si>
     <t>Parecer nº 062/2025_x000D_
 Veto Total ao Projeto de Lei nº 31/2025</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/191/parecerclc-063-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/191/parecerclc-063-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGALIDADE E CIDADANIA – CLC_x000D_
 COMISSÃO _x000D_
 _x000D_
 PARECER Nº 63/2025_x000D_
 EMENDA MODIFICATIVA nº 024/2025, referente ao Projeto de Lei Complementar nº11/2025</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/192/parecerclc-064-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/192/parecerclc-064-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGALIDADE E CIDADANIA – CLC_x000D_
 COMISSÃO _x000D_
 _x000D_
 PARECER Nº 64/2025_x000D_
 EMENDA ADITIVA Nº 08, referente ao Projeto de Lei Complementar nº11/2025</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/195/parecerclc-065-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/195/parecerclc-065-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGALIDADE E CIDADANIA – CLC_x000D_
 COMISSÃO _x000D_
 _x000D_
 PARECER Nº 65/2025_x000D_
  Projeto de Lei Complementar nº 11/2025</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>PARECER Nº 66/2025_x000D_
 PROJETO DE LEI LEGISLATIVO N. 038/2025 _x000D_
 _x000D_
 Autor: Mesa Diretora _x000D_
 _x000D_
 EMENTA: “DISPÕE SOBRE O PAGAMENTO E ANTECIPAÇÃO DO DÉCIMO TERCEIRO DA CÂMARA MUNICIPAL DE SIDROLÂNDIA-MS.”</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/223/parecerclc-067-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/223/parecerclc-067-2025.pdf</t>
   </si>
   <si>
     <t>Parecer nº 67/2025_x000D_
 Projeto de Lei Legislativo nº 039/2025_x000D_
 _x000D_
 Autoria: Shirlei Basso_x000D_
 EMENTA: DÁ A DENOMINAÇÃO A ESTRADA VICINAL MUNICIPAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/224/parecerclc-068-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/224/parecerclc-068-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 68/2025_x000D_
 PROJETO DE LEI EXECUTIVO N. 031/2025 _x000D_
 _x000D_
 _x000D_
 Autora: Poder Executivo_x000D_
 _x000D_
 EMENTA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/287/parecer_da_clc_69.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/287/parecer_da_clc_69.pdf</t>
   </si>
   <si>
     <t>PARECER N° 69/2025_x000D_
 PROJETO DE LEI LEGISLATIVO N. 040/2025_x000D_
 Autora: IZAQUEU DE SOUZA DINIZ_x000D_
 _x000D_
 EMENTA: DISPÕE SOBRE A EMISSÃO DE RUÍDOS SONOROS EXCESSIVOS PROVENIENTES DE ESCAPAMENTOS DE VEÍCULOS AUTOMOTORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/322/parecer_clc_70.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/322/parecer_clc_70.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Enfrentamento à Doença de Alzheimer e Outras Demências no Município de Sidrolândia-MS E dá outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/325/parecer_clc_71.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/325/parecer_clc_71.pdf</t>
   </si>
   <si>
     <t>Modifica o Art.4º e parágrafo único, passando a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/338/projetos1-12_10.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/338/projetos1-12_10.pdf</t>
   </si>
   <si>
     <t>“Declara no âmbito do Município de Sidrolândia/MS, o Circuito Coração da Rota Bioceânica, como Patrimônio Esportivo e Cultural imaterial e dá outras providências”.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/359/projetos1-12_6.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/359/projetos1-12_6.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 73/2025_x000D_
 EMENDA MODIFICATIVA N° 27/2025 AO PROJETO DE LEI COMPLEMENTAR MUNICIPAL N° 017/2025 DO PODER EXECUTIVO_x000D_
 _x000D_
 Autor: Comissão de Legalidade e Cidadania – CLC</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/360/projetos1-12_7.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/360/projetos1-12_7.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 74/2025_x000D_
 EMENDA MODIFICATIVA N° 27/2025 AO PROJETO DE LEI COMPLEMENTAR MUNICIPAL N° 017/2025 DO PODER EXECUTIVO_x000D_
 _x000D_
 _x000D_
 Autor: Comissão de Legalidade e Cidadania – CLC</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/361/projetos1-12_8.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/361/projetos1-12_8.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 75/2025_x000D_
 EMENDA ADITIVA N° 09/2025 AO PROJETO DE LEI COMPLEMENTAR MUNICIPAL N°017/2025 DO PODER EXECUTIVO._x000D_
 _x000D_
 _x000D_
 Autor: Comissão de Legalidade e Cidadania – CLC</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/362/projetos1-12_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/362/projetos1-12_2.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 76/2025_x000D_
 EMENDA MODIFICATIVA N° 30/2025 AO PROJETO DE LEI COMPLEMENTAR MUNICIPAL N° 19/2025 DO PODER EXECUTIVO_x000D_
 _x000D_
 _x000D_
 Autor: Comissão de Legalidade e Cidadania – CLC</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/365/projetos1-12_9.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/365/projetos1-12_9.pdf</t>
   </si>
   <si>
     <t>Parecer nº 077/2025_x000D_
 Projeto de Lei Complementar Municipal nº 017/2025 do Poder Executivo_x000D_
 _x000D_
 Autor: Poder Executivo Municipal</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/364/projetos1-12_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/364/projetos1-12_1.pdf</t>
   </si>
   <si>
     <t>Parecer nº 078/2025_x000D_
 Projeto de Lei Complementar Municipal nº 019/2025 do Poder Executivo._x000D_
 _x000D_
 Autor: Poder Executivo Municipal</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>PARECER Nº 79/2025_x000D_
 PROJETO DE LEI LEGISLATIVON. 043/2025_x000D_
 Autor: Vereadora Juscinei Claro Dino_x000D_
 EMENTA: Dispõe sobre a obrigatoriedade de paridade de gênero na divisão de recursos públicos destinados ao incentivo de modalidades esportivas, garantindo que nenhum gênero_x000D_
 receba menos que 30% dos recursos.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>80</t>
@@ -1202,51 +1202,51 @@
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGALIDADE E CIDADANIA - CLC_x000D_
 PARECER Nº 88/2025_x000D_
 _x000D_
 EMENDA ADITIVA N° 10/2025 AO PROJETO DE LEI Nº 03/2025 DO PODER EXECUTIVO_x000D_
 _x000D_
 _x000D_
 Autora: Comissão de Legalidade e Cidadania – CLC_x000D_
 _x000D_
 EMENTA: EMENDA ADITIVA N° 10/2025 AO PROJETO DE LEI Nº 032/2025, de autoria do Poder Executivo:Acrescenta os parágrafos 1º  e 2º ao art. 18 com a seguinte redação: art. 18 (...) §1º. É obrigatória a execução orçamentária e financeira das emendas impositivas no montante de 2% da receita corrente líquida, nos termos do art. 124-A da Lei Orgânica Municipal. §2º. Fica autorizada a alteração nas fontes e suas despesas por meio de suplementação para efetiva execução das emendas impositivas, ou se necessário caberá ao Poder Executivo encaminhar projeto de abertura de crédito suplementar e/ou especial para adequação.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>PCOF</t>
   </si>
   <si>
     <t>Parecer da COF</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/225/parecercof-020-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/225/parecercof-020-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 020/2025_x000D_
 _x000D_
 AO PROJETO DE LEI MUNICIPAL N. 031/2025_x000D_
   _x000D_
 Autor: Poder Executivo  _x000D_
   _x000D_
 EMENTA: “Autoriza o Poder Executivo Municipal a abrir Crédito Especial que menciona, e dá outras providências.”</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento e Finanças</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo Municipal nº 039/2025_x000D_
 Autor: Poder Executivo Municipal_x000D_
 EMENTA:Dispõe sobre abertura de crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
@@ -1328,170 +1328,170 @@
 EMENTA: EMENDA MODIFICATIVA N° 31/2025 AO PROJETO DE LEI Nº 032/2025, de autoria do Poder Executivo: Modifica-se o parágrafo único do art. 4º, que passa a vigorar com a seguinte redação: “art. 4º (...) (...) Parágrafo único. Se houve alteração nas normas legais quanto as fontes ou classificação de fontes, fica autorizada a alteração nas fontes e suas despesas através de suplementação.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>COMISSÃO DE ORÇAMENTO E FINANÇAS – COF_x000D_
 PARECER Nº 028/2025_x000D_
 _x000D_
 EMENDA ADITIVA N° 10/2025 AO PROJETO DE LEI Nº 032/2025 DO PODER EXECUTIVO_x000D_
 _x000D_
 Autora: Comissão de Legalidade e Cidadania – CLC_x000D_
 _x000D_
 EMENTA: EMENDA ADITIVA N° 10/2025 AO PROJETO DE LEI Nº 032/2025, de autoria do Poder Executivo: Acrescenta os parágrafos 1º  e 2º ao art. 18 com a seguinte redação: art. 18 (...) §1º. É obrigatória a execução orçamentária e financeira das emendas impositivas no montante de 2% da receita corrente líquida, nos termos do art. 124-A da Lei Orgânica Municipal. §2º. Fica autorizada a alteração nas fontes e suas despesas por meio de suplementação para efetiva execução das emendas impositivas, ou se necessário caberá ao Poder Executivo encaminhar projeto de abertura de crédito suplementar e/ou especial para adequação.</t>
   </si>
   <si>
     <t>PCDS</t>
   </si>
   <si>
     <t>Parecer da CDS</t>
   </si>
   <si>
     <t>CDS - Comissão de Desenvolvimento Sustentável</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/34/parecercds-05-2025_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/34/parecercds-05-2025_assinado.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE DESENVOLVIMENTO SUSTENTÁVEL - CDS_x000D_
 PARECER Nº 005/2025_x000D_
 PROJETO DE LEI LEGISLATIVO N. 028/2025_x000D_
 Autor: Vereador Marcio K Beça_x000D_
 EMENTA: “Dispõe sobre a obrigatoriedade de plantio de mudas de árvores em_x000D_
 todos os loteamentos a serem aprovados no município de Sidrolândia/MS, e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/100/parecercds-007-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/100/parecercds-007-2025.pdf</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/366/projetos1-12_5.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/366/projetos1-12_5.pdf</t>
   </si>
   <si>
     <t>Parecer Nº 008/2025_x000D_
 Projeto de Lei Complementar Municipal nº 017/2025 do Poder Executivo_x000D_
 _x000D_
 Autor:  Poder Executivo Municipal</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PCEC</t>
   </si>
   <si>
     <t>Parecer da CEC</t>
   </si>
   <si>
     <t>CEC - Comissão de Educação, Cultura</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/193/parecercec_009-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/193/parecercec_009-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE, LAZER, ATIVIDADE SOCIO EDUCATIVAS E CONSELHOS MUNICIPAIS, JUVENTUDE E ESTUDANTES – CEC_x000D_
 _x000D_
 PARECER Nº 009/2025_x000D_
 EMENDA ADITIVA Nº 08, referente ao Projeto de Lei Complementar nº11/2025</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/194/parecercec_010-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/194/parecercec_010-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE, LAZER, ATIVIDADE SOCIO EDUCATIVAS E CONSELHOS MUNICIPAIS, JUVENTUDE E ESTUDANTES – CEC_x000D_
 _x000D_
 PARECER Nº 010/2025_x000D_
 _x000D_
 EMENDA MODIFICATIVA nº 024/2025, referente ao Projeto de Lei Complementar nº11/2025</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/196/parecercec_011-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/196/parecercec_011-2025.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, CULTURA, ESPORTE, LAZER, ATIVIDADE SOCIO EDUCATIVAS E CONSELHOS MUNICIPAIS, JUVENTUDE E ESTUDANTES – CEC_x000D_
 _x000D_
 PARECER Nº 011/2025_x000D_
 _x000D_
 _x000D_
 _x000D_
 Autor: Poder Executivo_x000D_
 _x000D_
 EMENTA: Projeto de Lei Complementar nº 011/2025 que altera a Lei Complementar nº 203/2025 do Município de Sidrolândia/MS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>PARECER Nº 15/2025_x000D_
 PROJETO DE LEI LEGISLATIVON. 043/2025_x000D_
 Autor: Vereadora Juscinei Claro Dino_x000D_
 EMENTA: Dispõe sobre a obrigatoriedade de paridade de gênero na divisão de recursos_x000D_
 públicos destinados ao incentivo de modalidades esportivas, garantindo que nenhum gênero_x000D_
 receba menos que 30% dos recursos.</t>
   </si>
   <si>
     <t>PCSPD</t>
   </si>
   <si>
     <t>Parecer da CSDSPD</t>
   </si>
   <si>
     <t>CSDSPD - Comissão de Saúde e Direitos Sociais e Pessoas com Deficiência</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/62/parecercsdspd_016-2025_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/62/parecercsdspd_016-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as restrições ao uso de Dispositivos Eletrônicos de Fumar (DEF’s) do artigo “VAPE” ou “POD” ou qualquer dispositivo fumígeno em órgãos públicos e recintos coletivos fechados</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/96/parecercsdspd_-017-2025_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/96/parecercsdspd_-017-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 32/2025, que “Dispõe sobre a  obrigatoriedade da remoção de símbolos, pichações, cartazes e quaisquer representações criminosas ou que atentem contra os valores da ordem pública, nos  prédios e espaços públicos do Município”.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/161/parecercsdspd_018-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/161/parecercsdspd_018-2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 018/2025_x000D_
 PROJETO DE LEI MUNICIPAL N. 033/2025 _x000D_
 _x000D_
 Autor: Vereador Silvestre José Cardoso Zotti_x000D_
 _x000D_
 EMENTA: “MUNICIPAL INSTITUI DE A POLÍTICA PREVENÇÃO E ENFRENTAMENTO À ADULTIZAÇÃO E SEXUALIZAÇÃO INFANTIL, NO ÂMBITO DO MUNICÍPIO DE SIDROLÂNDIA/MS”.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>PARECER Nº 019/2025_x000D_
 PROJETO DE LEI MUNICIPAL N. 034/2025 _x000D_
 _x000D_
 Autor: Vereadora ELAINE DE SOUZA CANATTO COIMBRA_x000D_
 _x000D_
 EMENTA: “ESTABELECE AS DIRETRIZES PARA IMPLANTAÇÃO DO PROGRAMA DE PREVENÇÃO, CONSCIENTIZAÇÃO E ENFRENTAMENTO DA DEPRESSÃO E AUTOMUTILAÇÃO NO MUNICÍPIO DE SIDROLÂNDIA/MS”.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>PARECER Nº 020/2025_x000D_
@@ -1504,657 +1504,657 @@
   <si>
     <t>175</t>
   </si>
   <si>
     <t>PARECER Nº 021/2025_x000D_
 Projeto de Lei Substitutivo nº 01/2025 _x000D_
 _x000D_
 Autor: Vereador Silvestre José Cardoso Zotti_x000D_
 _x000D_
 EMENTA: DISPÕE SOBRE A PUNIÇÃO DE ATOS DE VANDALISMO CONTRA O PATRIMÔNIO PÚBLICO NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>PARECER N° 22/2025_x000D_
 PROJETO DE LEI LEGISLATIVO N. 040/2025_x000D_
 Autora: IZAQUEU DE SOUZA DINIZ_x000D_
 _x000D_
 EMENTA: DISPÕE SOBRE A EMISSÃO DE RUÍDOS SONOROS EXCESSIVOS PROVENIENTES DE ESCAPAMENTOS DE VEÍCULOS AUTOMOTORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/323/parecer_csdspd__23.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/323/parecer_csdspd__23.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Enfrentamento à Doença de Alzheimer e Outras Demências no Município de Sidrolândia-MS e dá outras providências.</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_emenda_a_lei_organica_02.2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_emenda_a_lei_organica_02.2025.pdf</t>
   </si>
   <si>
     <t>Altera o §3º do art. 124-A da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>PLCEx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_n_06-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 182/2023 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_complementar_09_de_2025_-_altera_a_lei_complementar_n.o_122-2017__anexo.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_complementar_09_de_2025_-_altera_a_lei_complementar_n.o_122-2017__anexo.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR Nº 122, DE 17 DE NOVEMBRO DE 2017, QUE DISPÕE SOBRE O ZONEAMENTO, USO E OCUPAÇÃO DO SOLO URBANO DO MUNICÍPIO DE SIDROLÂNDIA-MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_complementar_1020250922_08564626.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_complementar_1020250922_08564626.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei complementar nº 109, de 28 de dezembro de 2015 - Plano Diretor do Município de Sidrolândia/MS, para adequação às disposições da Lei Complementar nº 122/2017 e suas alterações.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_complementar_11_de_2025_-_altera_a_redacao_do_art._18_paragrafo_unico_alinea_f_da_lei_complementar_no_203_de_17_de_junho_de_2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_complementar_11_de_2025_-_altera_a_redacao_do_art._18_paragrafo_unico_alinea_f_da_lei_complementar_no_203_de_17_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ART. 18, PARÁGRAFO ÚNICO, ALÍNEA ‘F’, DA LEI COMPLEMENTAR Nº 203, DE 17 DE JUNHO DE 2025, PARA VINCULAR O CONSELHO MUNICIPAL DE EDUCAÇÃO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_complementar_12_de_2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_complementar_12_de_2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA AS LEIS COMPLEMENTARES MUNICIPAIS Nº 03/97, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL E A 014/03, QUE DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA, PARA REGULAMENTAR A INCIDÊNCIA DO ISSQN NA PRESTAÇÃO DOS SERVIÇOS DE GUINCHO INTRAMUNICIPAL, DE GUINDASTE E DE IÇAMENTO, REGULAMENTAR A INCIDÊNCIA DO ISSQN ESTIMADO INCIDENTE SOBRE A CONSTRUÇÃO CIVIL DE EDIFICAÇÕES REALIZADAS POR PESSOAS FÍSICAS, CADASTRADAS OU NÃO, E/OU PESSOAS JURÍDICAS NÃO CADASTRADAS NO MUNICÍPIO E INSTITUIR O TERMO DE FISCALIZAÇÃO ORIENTATIVA – TFO, NO MUNICÍPIO DE SIDROLÂNDIA, ESTADO DE MATO GROSSO DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_complementar_13_de_2025_-_altera_a_lei_complementar_no_203-2025..pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_complementar_13_de_2025_-_altera_a_lei_complementar_no_203-2025..pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR Nº 203/2025 QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL ADMINISTRATIVA E DO QUADRO PERMANENTE DA PREFEITURA MUNICIPAL DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_complementar_15_de_2025_-altera_a_lei_complementar_municipal_no_014-03.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_complementar_15_de_2025_-altera_a_lei_complementar_municipal_no_014-03.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 014/03, QUE DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA, PARA DISPOR SOBRE A INCIDÊNCIA DO ISSQN NA PRESTAÇÃO DOS SERVIÇOS DE GUINCHO INTRAMUNICIPAL, DE GUINDASTE E DE IÇAMENTO, BEM COMO SOBRE A INCIDÊNCIA DO ISSQN ESTIMADO INCIDENTE SOBRE A CONSTRUÇÃO CIVIL DE EDIFICAÇÕES REALIZADAS POR PESSOAS FÍSICAS, CADASTRADAS OU NÃO, E/OU PESSOAS JURÍDICAS NÃO CADASTRADAS NO MUNICÍPIO E INSTITUIR O TERMO DE FISCALIZAÇÃO ORIENTATIVA – TFO, NO MUNICÍPIO DE SIDROLÂNDIA, ESTADO DE MATO GROSSO DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_complementar_14_de_2025_-_altera_a_lei_complementar_municipal_no_03-97.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_complementar_14_de_2025_-_altera_a_lei_complementar_municipal_no_03-97.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 03/97, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL, PARA INSTITUIR O DOMCÍLIO TRIBUTÁRIO ELETRÔNICO E O TERMO DE FISCALIZAÇÃO ORIENTATIVA – TFO, NO MUNICÍPIO DE SIDROLÂNDIA, ESTADO DE MATO GROSSO DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_complementar_16_de_2025_-altera_a_lei_complementar_municipal_no_154-21.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_complementar_16_de_2025_-altera_a_lei_complementar_municipal_no_154-21.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR Nº 154/2021 QUE DISPÕE SOBRE A ESTRUTURA DOS CARGOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_complementar_17_de_2025_-_condeis.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_complementar_17_de_2025_-_condeis.pdf</t>
   </si>
   <si>
     <t>“DISPÕEM SOBRE O PROGRAMA DE INCENTIVOS PARA O DESENVOLVIMENTO DE SIDROLÂNDIA- PROSIDRO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_complementar_18_de_2025_-altera_a_lei_municipal_no_1923-2018_fundagro_3.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_complementar_18_de_2025_-altera_a_lei_municipal_no_1923-2018_fundagro_3.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 1.923/2018 QUE DISPÕE SOBRE A INSTITUIÇÃO DO FUNDO MUNICIPAL DE DESENVOLVIMENTO AGRÁRIO – FUNDAGRO, DO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_complementar_19_de_2025_-_politica_municipal_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_complementar_19_de_2025_-_politica_municipal_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA PESSOA IDOSA, REESTRUTURA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA (CMDPI) E O FUNDO MUNICIPAL DE DIREITOS DO IDOSO (FMDI), REVOGA A LEI Nº 1.511/2011 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>PLEx</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_n_15-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_n_15-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Coleta Seletiva do Município de Sidrolândia/MS e dá outras providências.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_29_de_2025_-_programa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_29_de_2025_-_programa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA, CONFORME DISPOSTO NA LEI FEDERAL Nº 14.620/2023, LEI FEDERAL Nº 11.977/2009, DECRETO Nº 11.439/2023 DE MARÇO DE 2023 E NAS DISPOSIÇÕES DAS INSTRUÇÕES NORMATIVAS E PORTARIAS DO MINISTÉRIO DAS CIDADES, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_30_de_2025_-_refis_de_fim_de_ano.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_30_de_2025_-_refis_de_fim_de_ano.pdf</t>
   </si>
   <si>
     <t>Encaminhamos para apreciação e deliberação o Projeto de Lei Municipal n.º 30/2025, que "Institui o Programa de Recuperação Fiscal (REFIS DE FIM DE ANO) do Município de Sidrolândia, Estado de Mato Grosso do Sul, e dá outras providências"</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_31_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_31_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_32_de_2025_-_loa.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_32_de_2025_-_loa.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SIDROLÂNDIA (MS), PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_33_de_2025_-_ppa.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_33_de_2025_-_ppa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE SIDROLÂNDIA, PARA O PERÍODO DE 2026 A 2029.”</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_34_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_34_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_35_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_35_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_36_de_2025_-_alteracoes_na_loa.docx.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_36_de_2025_-_alteracoes_na_loa.docx.pdf</t>
   </si>
   <si>
     <t>“ALTERA O CAPUT DO ART. 6º DA LEI MUNICIPAL Nº 2.227/2024 – LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_37_de_2025_-_extensao_rua_11_de_julho_jardim_alfa.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_37_de_2025_-_extensao_rua_11_de_julho_jardim_alfa.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A EXTENSÃO DA RUA 11 DE JUNHO, LOCALIZADA NO BAIRRO JARDIM ALFA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_38_de_2025_-_revoga_inciso_spc_e_serasa.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_38_de_2025_-_revoga_inciso_spc_e_serasa.pdf</t>
   </si>
   <si>
     <t>“REVOGA O INCISO IX DO ARTIGO 28 DA LEI Nº 2.280 DE JULHO DE  2025, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_39_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_39_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_40_de_2025_-_altera_o__2o_do_art._59_da_lei_municipal_no_2.211.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_40_de_2025_-_altera_o__2o_do_art._59_da_lei_municipal_no_2.211.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E A EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_41_de_2025_-_altera_os_art_22_a_30_da_lei_n._2270_de_2025_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_41_de_2025_-_altera_os_art_22_a_30_da_lei_n._2270_de_2025_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 22 A 30 DA LEI MUNICIPAL Nº 2.270, DE 23 DE JUNHO DE 2025, QUE DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA PÚBLICA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE SIDROLÂNDIA-MS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_42_de_2025_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_42_de_2025_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O REGIME ESPECIAL DE CONTRATAÇÃO POR PRAZO DETERMINADO NO ÂMBITO DO MUNICÍPIO, NOS TERMOS	DO ARTIGO 37 E INCISOS DA CONSTITUIŞÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_43_de_2025_-_familia_acolhedora.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_43_de_2025_-_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO E EXECUÇÃO DO SERVIÇO DE ACOLHIMENTO EM FAMÍLIA ACOLHEDORA NO MUNICÍPIO DE SIDROLÂNDIA/MS, NO ÂMBITO DA PROTEÇÃO SOCIAL ESPECIAL DE ALTA COMPLEXIDADE DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_44_de_2025_-_reestruturacao_da_bolsa_musico_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_44_de_2025_-_reestruturacao_da_bolsa_musico_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PROGRAMA BOLSA MÚSICO NO MUNICÍPIO DE SIDROLÂNDIA-MS E REVOGA A LEI MUNICIPAL Nº 2.121/2022.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_45_de_2025_-_laranja_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_45_de_2025_-_laranja_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO PLANTIO, COMÉRCIO, TRANSPORTE E PRODUÇÃO DA ESPÉCIE EXÓTICA MURRAYA PANICULATA (MURTA), INSTITUI ÁREAS DE PROTEÇÃO FITOSSANITÁRIA – APF PARA DEFESA DA CITRICULTURA, ESTABELECE REGRAS COMPLEMENTARES ÀS AÇÕES ESTADUAIS DE DEFESA SANITÁRIA VEGETAL NO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_46_de_2025..pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_46_de_2025..pdf</t>
   </si>
   <si>
     <t>Encaminho para apreciação desta Casa Legislativa o incluso Projeto de Lei n.º 46/2025,  que autoriza o parcelamento e o reparcelamento dos débitos previdenciários do Município de Sidrolândia/MS junto ao Regime Próprio de Previdência Social – RPPS.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_-_legislativo_28_2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_-_legislativo_28_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de plantio de mudas de árvores em todos os loteamentos ci serem aprovados no Município de Sidrolándia/MS, e dá outras providências.</t>
   </si>
   <si>
     <t>Elaine Souza</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_legislativo_30-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_legislativo_30-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as restrições ao uso de Dispositivos Eletrônicos de_x000D_
 Fumar (DEFs) do tipo 'VAPE' ou 'POD' ou qualquer dispositivo fumígeno em órgãos públicos e recintos coletivos_x000D_
 fechados "</t>
   </si>
   <si>
     <t>Professora Juscinei Claro</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_-_legislativo_31-2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_-_legislativo_31-2025.pdf</t>
   </si>
   <si>
     <t>Fica Proibido Nomeação ou Contratação, para determinados Cargos e Empregos Públicos, De Pessoa Condenada Por Crime Sexual Contra Criança ou Adolescente.</t>
   </si>
   <si>
     <t>Zotti</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/65/modelo_projeto_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/65/modelo_projeto_assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade da remoção de símbolos, pichações, cartazes e quaisquer representações de apologia ao crime, ao tráfico de drogas, a organizações criminosas ou que atentem contra os valores da ordem pública, nos prédios e espaços públicos do Município.”</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/88/pl_adultizacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/88/pl_adultizacao_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Prevenção e Enfrentamento à Adultização e Sexualização Infantil, no âmbito do Município de Sidrolândia.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/90/pl_criacao_programa_de_depressao_e_automutilacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/90/pl_criacao_programa_de_depressao_e_automutilacao_assinado.pdf</t>
   </si>
   <si>
     <t>“Estabelece as Diretrizes para Implantação do Programa de Prevenção, Conscientização e Enfrentamento da Depressão e Automutilação no município de Sidrolândia”</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/91/pl_punicao_vandalismo_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/91/pl_punicao_vandalismo_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a punição de atos de vandalismo contra o patrimônio público no Município e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Carol Terra</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/104/pl_utilidade_publica_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/104/pl_utilidade_publica_assinado.pdf</t>
   </si>
   <si>
     <t>“Declara de Utilidade Pública Municipal a Sociedade Beneficente Dona Elmíria Silvério Barbosa e dá outras providencias”.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Shirlei Pigosso Basso</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_legislativo_01.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_legislativo_01.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Nacional do Rosário da Virgem Maria no Município de Sidrolândia/MS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Otacir Pereira Figueredo</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_ass_antecipacao_de_decimo_terceiro_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_ass_antecipacao_de_decimo_terceiro_assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o pagamento e antecipação do décimo terceiro da Câmara Municipal de Sidrolândia-MS"</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_legislativo_02_13.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_legislativo_02_13.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO A ESTRADA VICINAL MUNICIPAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Gabriel Autocar</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/244/modelo_de_projeto_de_lei_legislativo_ruidos_sonoros.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/244/modelo_de_projeto_de_lei_legislativo_ruidos_sonoros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a emissão de ruídos sonoros excessivos provenientes de escapamentos de veículos automotores, e dá outras providências.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/297/projeto.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/297/projeto.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de_x000D_
 Enfrentamento à Doença de_x000D_
 Alzheimer e Outras Demências no_x000D_
 Município de Sidrolândia-MS E dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_patrimonio_cultural_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_patrimonio_cultural_assinado.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_igualdade_de_genero.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_igualdade_de_genero.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade_x000D_
 de paridade de gênero na divisão_x000D_
 de recursos públicos destinados_x000D_
 ao incentivo de modalidades_x000D_
 esportivas, garantindo que_x000D_
 nenhum gênero receba menos_x000D_
 que 30% dos recursos.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/333/projeto_de_lei_no_000-2025_regulamentacao_de_tramitacao_digital_dos_projetos_de_leis.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/333/projeto_de_lei_no_000-2025_regulamentacao_de_tramitacao_digital_dos_projetos_de_leis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Processo Legislativo Digital na Câmara Municipal de Sidrolândia-MS e dá outras providências.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_geraldo_garcia.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_geraldo_garcia.pdf</t>
   </si>
   <si>
     <t>Altera a_x000D_
 denominação_x000D_
 A bem público_x000D_
 que menciona e_x000D_
 dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_valinhos.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_valinhos.pdf</t>
   </si>
   <si>
     <t>Altera a denominação_x000D_
 A bem público que_x000D_
 menciona_x000D_
 E dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_feminicidio_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_feminicidio_1.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal Em Memória Pelas Vítimas de_x000D_
 Feminicídio”, no âmbito do_x000D_
 Município e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_legislativo_no_48_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_legislativo_no_48_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I DO ART.  DO PROJETO DE LEI LEGISLATIVO Nº 040/2025, CORRIGINDO A REFERÊNCIA DA UNIDADE FISCAL DE MULTA PARA A UNIDADE FISCAL DE SIDROLÂNDIA (UFIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/92/resolucao_2_ssinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/92/resolucao_2_ssinado.pdf</t>
   </si>
   <si>
     <t>“ALTERA A DATA DA SESSÃO ORDINÁRIA DO DIA 02 DE SETEMBRO DE 2025”.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Gringo</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_resolucao_alteracao_local.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_resolucao_alteracao_local.pdf</t>
   </si>
   <si>
     <t>“ALTERA O LOCAL E HORA DA SESSÃO ORDINÁRIA DO DIA 16 DE SETEMBRO DE 2025”.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/172/resolucao_5_segunda_feira_scan_30_de_set._de_2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/172/resolucao_5_segunda_feira_scan_30_de_set._de_2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA O CAPUT DO ARTIGO 124; DA RESOLUÇÃO N. 004/2013 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SIDROLÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/298/resolucao_titulo.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/298/resolucao_titulo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO SIDROLANDENSE ÀS PESSOAS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/350/resolucao_007__09_-2025_-_alteracao_data_da_sessao_do_dia_15_de_dezembro_2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/350/resolucao_007__09_-2025_-_alteracao_data_da_sessao_do_dia_15_de_dezembro_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A DATA DA SESSÃO ORDINÁRIA DO DIA 15 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Psub</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/103/pl_punicao_vandalismo_assinado_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/103/pl_punicao_vandalismo_assinado_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a punição de atos de vandalismo contra o patrimônio público no Município e dá outras providências.”</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_36_de_2025_-_alteracoes_na_loa_substitutivo_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_36_de_2025_-_alteracoes_na_loa_substitutivo_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÕES NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_41_de_2025_-_altera_os_art_22_a_30_da_lei_n._2270_de_2025_1_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_41_de_2025_-_altera_os_art_22_a_30_da_lei_n._2270_de_2025_1_1.pdf</t>
   </si>
   <si>
     <t>DisSe</t>
   </si>
   <si>
     <t>Dispensa de Segunda Votação</t>
   </si>
   <si>
     <t>DISPENSA DA SEGUNDA VOTAÇÃO DO PROJETO DE LEI DO LEGISLATIVO MUNICIPAL DE N°28/2025</t>
   </si>
   <si>
     <t>Dispensa da Segunda Votação Projeto de Lei nº 31/2025 do Poder Legislativo.</t>
   </si>
   <si>
     <t>Dispensa da Segunda Votação Projeto de Lei nº 30/2025 do Poder Legislativo</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>dispensa da segunda votação projeto 32/2025 legislativo</t>
   </si>
   <si>
     <t>149</t>
   </si>
@@ -2239,209 +2239,209 @@
   <si>
     <t>DISPENSA DA SEGUNDA VOTAÇÃO Do  projeto de lei ordinária do legislativo nº 43/2025.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>DISPENSA DA SEGUNDA VOTAÇÃO Do  projeto de lei ordinária do legislativo nº 44/2025.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>DISPENSA DA SEGUNDA VOTAÇÃO Do PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 48/2025.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/146/emenda_aditiva_7-2025_ao_projeto_de_lei_29-2025_executivo.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/146/emenda_aditiva_7-2025_ao_projeto_de_lei_29-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §4°, do art. 5º do Projeto de Lei n° 029/2025</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/187/emenda_aditiva_no_008-2025_ao_projeto_de_lei_complementar_no_011-2025_do_poder_executivo.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/187/emenda_aditiva_no_008-2025_ao_projeto_de_lei_complementar_no_011-2025_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 008/2025 AO PROJETO DE LEI COMPLEMENTAR 011/2025 DO PODER EXECUTIVO._x000D_
 _x000D_
 "ART. 1º-A ACRESCENTA A ALÍNEA "E" NO PARÁGRAFO ÚNICO DO ART. 79 DA LEI COMPLEMENTAR Nº 203/2025, CONFORME DISPOSTO ABAIXO:_x000D_
 "ART. 1º-B - REVOGA O INCISO "V" DO ART. 350 DA LEI COMPLEMENTAR Nº 203/2025."</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/357/projetos1-12_12.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/357/projetos1-12_12.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 09/2025 AO PROJETO DE LEI COMPLEMENTAR MUNICIPAL N°017/2025 DO PODER EXECUTIVO._x000D_
 _x000D_
 Acrescenta o inciso V no art. 24, com a seguinte redação:</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 10/2025 AO PROJETO DE LEI Nº 032/2025, de autoria do Poder Executivo:_x000D_
 Acrescenta os parágrafos 1º  e 2º ao art. 18 com a seguinte redação:_x000D_
 _x000D_
 art. 18 (...)_x000D_
 §1º. É obrigatória a execução orçamentária e financeira das emendas impositivas no montante de 2% da receita corrente líquida, nos termos do art. 124-A da Lei Orgânica Municipal._x000D_
 §2º. Fica autorizada a alteração nas fontes e suas despesas por meio de suplementação para efetiva execução das emendas impositivas, ou se necessário caberá ao Poder Executivo encaminhar projeto de abertura de crédito suplementar e/ou especial para adequação.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>EMENDA ADITIVA N° 011/2025 AO PROJETO DE LEI Nº 033/2025, de autoria do Poder Executivo:_x000D_
 _x000D_
 Acrescenta o artigo 9º - A, com a seguinte redação: _x000D_
 _x000D_
 “Art. 9º - A - As indicações das emendas parlamentares individuais de execução obrigatória no orçamento municipal, serão apresentadas no limite de 2% (dois por cento) da receita corrente liquida, nos termos do art. 124-A da Lei Orgânica do Município._x000D_
 Parágrafo único: Nas Leis Orçamentárias Anuais, elaboradas na vigência do presente plano plurianual, deverão constar em dotação orçamentária específica o valor referente à totalidade das Emendas Impositivas.”</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>Acrescenta o artigo 18-A no Projeto de Lei 032/2025 com a seguinte redação:</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Cledinaldo Cotócio</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/134/emenda_2020250922_08362127.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/134/emenda_2020250922_08362127.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 4 ° d o Substitutivo ao Projeto de Lei Complementar n. 009/2025, passando a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Modifica o artigo 2° do Projeto d e Lei Complementar 010/2025, alterando a alínea 'é do inciso IV do artigo 6 9 do Projeto de Lei Complementar n . 010/2025.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/147/emenda_modificativa_22-2025_ao_projeto_de_lei_29-2025_executivo.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/147/emenda_modificativa_22-2025_ao_projeto_de_lei_29-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Modifica e renumera o caput do §1°-A. do art. 5 ° do Projeto de Lei n° 029/2025.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Edilaine Tavares</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/148/modificativa_23.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/148/modificativa_23.pdf</t>
   </si>
   <si>
     <t>Modifica o caput do art. 8° do Projeto de Lei n° 029/2025.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 24/2025 AO PROJETO DE LEI COMPLEMENTAR Nº 011/2025 DO PODER EXECUTIVO._x000D_
 _x000D_
 "ALTERA E REVOGA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 203/2025"</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/190/emenda_modificativa_n.__025_2025_-__ementa_pl_executivo_030_2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/190/emenda_modificativa_n.__025_2025_-__ementa_pl_executivo_030_2025.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 025/2025 AO PROJETO DE LEI N° 030/2025 DO PODER EXECUTIVO._x000D_
 _x000D_
 _x000D_
 Modifica o Art. 7º do Projeto de Lei n. 030/2025, que passará a vigorar com a seguinte redação:_x000D_
 _x000D_
  “Art. 7º. O prazo para adesão ao REFIS DE FIM DE ANO será do período de 07 de outubro de 2025 à 29 de dezembro de 2025.”</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/324/emenda_modificativa_26.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/324/emenda_modificativa_26.pdf</t>
   </si>
   <si>
     <t>Modifica o Art.4º e parágrafo único passando a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/355/projetos1-12_15.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/355/projetos1-12_15.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 27/2025 AO PROJETO DE LEI COMPLEMENTAR MUNICIPAL N° 017/2025 DO PODER EXECUTIVO._x000D_
 _x000D_
 Modifica o art. 16º passando a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/356/projetos1-12_13.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/356/projetos1-12_13.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 28/2025 AO PROJETO DE LEI COMPLEMENTAR MUNICIPAL N° 017/2025 DO PODER EXECUTIVO._x000D_
 _x000D_
 Modifica o  §6º do art. 16 passando a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/358/projetos1-12_14.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/358/projetos1-12_14.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 29/2025 AO PROJETO DE LEI COMPLEMENTAR MUNICIPAL N° 019/2025 DO PODER EXECUTIVO._x000D_
 _x000D_
 Modifica o art. 6, II, “c”, art. 10 e art.18 passando a vigorar com a seguinte redação:</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°  30/2025 AO PROJETO DE LEI Nº 032/2025, de autoria do Poder Executivo:_x000D_
 _x000D_
 Modifica-se o inciso IV do art. 12, que passa a vigorar com a seguinte redação:_x000D_
 “art. 12 (...)_x000D_
  (...)_x000D_
  IV – Modificar as categorias econômicas, os grupos de natureza de despesas, e a modalidade e fonte de recursos mediante decreto de créditos adicionais, suplementares, até o limite estabelecido no art. 10 desta lei e quando especiais, mediante prévia autorização legislativa.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 31/2025 AO PROJETO DE LEI  Nº 032/2025, de autoria do Poder Executivo:_x000D_
 _x000D_
 Modifica-se o parágrafo único do art. 4º, que passa a vigorar com a seguinte redação:_x000D_
 “art. 4º (...)_x000D_
@@ -2591,1648 +2591,1648 @@
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N° 07/2025 AO PROJETO DE LEI Nº 032/2025, de autoria do Poder Executivo:_x000D_
 _x000D_
 _x000D_
 Fica suprimido o art. 11 e seus incisos e seu parágrafo único, conforme abaixo:_x000D_
 _x000D_
 Art. 11 (suprimido) _x000D_
  I - (suprimido)_x000D_
 II - (suprimido)_x000D_
 III - (suprimido)_x000D_
 IV - (suprimido)_x000D_
 Parágrafo único - (suprimido)</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>VTot</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/102/veto_o_projeto_de_lei_ordinaria_do_legislativo_no_28_de_2025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/102/veto_o_projeto_de_lei_ordinaria_do_legislativo_no_28_de_2025.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 028/2025, de iniciativa da Câmara Municipal, que “Dispõe sobre obrigatoriedade de plantio de mudas de árvores em todos os loteamentos a serem aprovados no Município de Sidrolândia/MS, e dá outras providências”.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/129/veto_o_projeto_de_lei_municipal_no_30.2025_que_dispoe_sobre_as_restricoes_ao_uso_de_dispositivos_eletronicos_de_fumar.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/129/veto_o_projeto_de_lei_municipal_no_30.2025_que_dispoe_sobre_as_restricoes_ao_uso_de_dispositivos_eletronicos_de_fumar.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 030/2025, de iniciativa da Câmara Municipal, que “Dispõe sobre as restrições ao uso de dispositivos eletrônicos de fumar (DEFs) do tipo ‘VAPE’ ou ‘POD’ ou qualquer dispositivo fumígeno em órgãos públicos e recintos coletivos fechados”.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/130/veto_o_projeto_de_lei_municipal_no_31.2025_que_proibe_a_nomeacao_ou_contratacao_para_determinados_cargos_e_empregos_publicos.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/130/veto_o_projeto_de_lei_municipal_no_31.2025_que_proibe_a_nomeacao_ou_contratacao_para_determinados_cargos_e_empregos_publicos.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei nº 031/2025, de iniciativa da Câmara Municipal, que “Proíbe a nomeação ou contratação, para determinados cargos e empregos públicos, de pessoa condenada por crime sexual contra criança ou adolescente.”</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>VTP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/368/veto_parcial_ao_projeto_de_lei_municipal_no_40.2025_emissoes_de_ruidos_sonoros_excessivos.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/368/veto_parcial_ao_projeto_de_lei_municipal_no_40.2025_emissoes_de_ruidos_sonoros_excessivos.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO PARCIAL_x000D_
 PROJETO DE LEI Nº 040/2025 _x000D_
 (Processo Legislativo de Iniciativa da Câmara Municipal)</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento182025.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento182025.pdf</t>
   </si>
   <si>
     <t>Eu, Carol Terra, vereadora com assento nesta Casa de Leis, dirigindo-me à Mesa Diretora, nos termos do artigo 118-A do inciso 1º do regimento interno da câmara Municipal de Sidrolândia, venho por meio desta requerer a minha participação on-line na sessão ordinária e qualquer outra que possa ocorrer entre os dias 17 ao dia 23 de junho do corrente ano, haja visto que estarei em viagem por motivos pessoais.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/176/modelo_de_requerimento_assinado_30.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/176/modelo_de_requerimento_assinado_30.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar autorização para participação de forma on-line na sessão_x000D_
 ordinária a ser realizada no dia 30 de setembro de 2025, por motivos de saúde. Diante disso,_x000D_
 estarei impossibilitado de comparecer presencialmente, mas permanecerei à disposição para_x000D_
 acompanhar e contribuir com os trabalhos legislativos por meio remoto. Certo de sua_x000D_
 compreensão, coloco-me à disposição para quaisquer esclarecimentos.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/177/sidroanda.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/177/sidroanda.pdf</t>
   </si>
   <si>
     <t>Requerimento de Providências quanto às quedas constantes de energia elétrica</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_05_-_2025_-_solicitacao_de_informacoes_-_saude_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_05_-_2025_-_solicitacao_de_informacoes_-_saude_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Informações_x000D_
 Cumprimentando-o cordialmente, por meio deste requerimento, solicitamos ao Vosso Senhor que nos forneça as seguintes informações:_x000D_
 •	Lista com os Servidores que exercem função de Agente Comunitário de Saúde;_x000D_
 •	Qual o critério definido para o pagamento da Penosidade?_x000D_
 O pedido se fundamenta na função fiscalizadora do Poder Legislativo, visando obter maior transparência e controle sobre os atos administrativos praticados no Município.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_08_-_2025_-_solicitacao_de_informacoes_-_adm_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_08_-_2025_-_solicitacao_de_informacoes_-_adm_assinado.pdf</t>
   </si>
   <si>
     <t>Ao Senhor_x000D_
  FERNANDO SZATKOWS KI_x000D_
 Presidente Previlândia_x000D_
 Prefeitura Municipal de Sidrolândia_x000D_
 Assunto: Solicitação de Informações_x000D_
 Cumprimentando-o cordialmente, por meio deste requerimento, solicitamos ao Vosso Senhor que nos forneça a seguinte informação:_x000D_
  Relação de todos os contratos vigentes até a presente._x000D_
 O pedido se fundamenta na função fiscalizadora do Poder_x000D_
 Legislativo, visando obter maior transparência e controle sobre os atos_x000D_
 administrativos praticados no Município.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_07_2025_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_07_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_06_2025_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_06_2025_assinado.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_06_-_2025_-_solicitacao_de_informacoes_-_seinfra_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_06_-_2025_-_solicitacao_de_informacoes_-_seinfra_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Informações_x000D_
 Cumprimentando-o cordialmente, por meio deste requerimento, solicitamos ao Vosso Senhor que nos forneça a seguinte informação:_x000D_
 •	Qual o critério definido para o pagamento da Insalubridade, aos servidores que atuam nas equipes de Varrições de Vias Urbanas._x000D_
 O pedido fundamenta-se nas informações constantes no Portal da Transparência, onde, os Servidores Efetivos recebem 40% do adicional, enquanto os Servidores Temporários não recebem o benefício, considerando, que, executam a mesma função.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de justificativa pelo indeferimento das candidatas ao cargo de Diretora da Escola João Batista.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/398/requerimento_zotti.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/398/requerimento_zotti.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Exmo. Sr. Otacir Pereira Figueiredo Presidente da Câmara Municipal Assunto: Solicita participação remota nas sessões ordinária/extraordinária. Eu, Silvestre José Cardoso Zotti, vereador municipal de Sidrolândia/MS, venho respeitosamente, por meio deste, com fundamento no Regimento Interno e demais normas aplicáveis, REQUERER a autorização para participar de forma online/remota das sessões (ordinária/extraordinária) dos dias 08/12/2025 e 09/12/2025, em razão de impossibilidade de comparecimento presencial por questões de saúde. Ressalta-se que o vereador permanecerá disponível para toda a pauta do dia, com condições técnicas adequadas para áudio e vídeo, garantindo a regular participação nos debates, votações edemais atos legislativos previstos. Diante do exposto, requer: 1. A autorização para participação remota, utilizando a plataforma digital adotada pela Câmara; 2. Se necessário, o apoio técnico da equipe competente para assegurar estabilidade e transparência na transmissão. Termos em que, Pede deferimento. Vereador Silvestre José Cardoso Zotti (PRD) Sidrolândia/MS, 08 de dezembro de 2025.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/458/assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/458/assinado.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora, ouvido o Colendo Plenário, nos termos do art. 118-A do §1º do Regimento Interno da Câmara Municipal de Sidrolândia, o que segue abaixo:</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>SOLICITO A PARTICIPAÇÃO ONLINE NA SESSÃO EXTRAORDINÁRIA DO DIA 23/12/2025.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_262.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_262.pdf</t>
   </si>
   <si>
     <t>O Município de Sidrolândia, por intermédio da Câmara Municipal de Vereadores, solicita que a_x000D_
 Superintendência do DNIT/MS, determine imediatamente, uma fiscalização na BR 060 , sentido_x000D_
 Campo Grande/Sidrolândia logo após o Posto da Policia Rodoviária Federal, com relação à limpeza e a_x000D_
 conservação nas margens como também na via supra citada.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_263.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_263.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados estudos de viabilidade técnica para a construção de um ponto de moto-taxi e, ponto de espera para os moto-entregadores nas proximidades da Praça Central de nosso Município.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_264.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_264.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados estudos de viabilidade técnica para a construção da pavimentação asfáltica do acesso da SD11 Adão Claro ao perímetro urbano do assentamento Capão Bonito 2 neste Município de Sidrolândia/MS.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de mudas de árvores nativas para fins de reflorestamento em área social localizada na sede do Assentamento Gibóia, com o objetivo de proteger a nascente local e envolver a comunidade em ações de recuperação ambiental.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de refletores no campo de futebol localizado na área social do Assentamento Gibóia, a fim de permitir a prática de atividades esportivas no período noturno.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_01.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Solicito a duplicação da via de Sidrolândia até o trevo que da acesso à Maracaju e Nioaque.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_01.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação da Universidade Estadual de Mato Grosso do Sul (UEMS), com os cursos_x000D_
 oferecido pela mesma, sendo eles: Agronomia, Pedagogia e Administração.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_01.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Venho, por meio desta, solicitar a construção de uma praça pública no bairro Ipacaray, especificamente_x000D_
 no cruzamento da Rua Laucídio Silveira Nantes com a Rua Naides Nogueira de Brito</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_02.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar a instalação de dois redutores de velocidade (quebra-molas) na Rua João_x000D_
 Gomes, no bairro Sidrolar, bem como a pintura de faixas sinalizadoras no referido trecho.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_266.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Que sejam realizados estudos de viabilidade técnica para a construção de um ponto de mototáxi como também, ponto de espera para os motos entregadores nas proximidades da praça central de nosso município.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_01.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada manutenção no campo sintético da quadra esportiva Ivo Coltro, localizada_x000D_
  atrás da sede da Polícia Militar.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_265.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_265.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal de Sidrolândia em total parceria com a Secretaria Municipal de Agricultura e Abastecimento, crie mecanismos para o transporte, logística, entrega e  distribuição de calcário aos pequenos produtores dos assentamentos de nosso Município.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_02.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Solicita-se a pintura e a organização das vagas de estacionamento na área central do município de Sidrolândia, incluindo a criação de vagas específicas para carros, motocicletas, bicicletas, idosos e pessoas com deficiência, com sinalização adequada e definição de tempo máximo de permanência.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria Municipal de Agricultura e Abastecimento através do Secretário Cleyton Martins, que determine junto a equipe desta secretaria, o fornecimento ao gabinete deste vereador, do levantamento completo do cronograma de entrega do calcário aos pequenos produtores rurais de nosso município._x000D_
 _x000D_
 Ainda em tempo, pedimos que seja nominado individualmente, todos os agentes públicos desta secretaria que estão diretamente ligados a este projeto para que este gabinete, tome medidas e desenvolva ações futuras necessárias de reconhecimento pelos serviços prestados.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_03.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a realização de vistoria nos reparos executados pela Sanesul, diante de reclamações quanto à irregularidade dos níveis de pavimentação.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_quebra-molas_rua_taruma.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_quebra-molas_rua_taruma.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA INSTALADO REDUTOR DE VELOCIDADE (QUEBRA MOLAS) NA RUA TARUMÃ NA ALTURA NO NÚMERO 390</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_quebra-molas_rua_parana.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_quebra-molas_rua_parana.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA INSTALADO REDUTOR DE VELOCIDADE (QUEBRA MOLAS) NA RUA PARANÁ NAS PROXIMIDADES DO SENAI</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito de seja feita a reforma do prédio e substituição dos pisos da unidade do DETRAN localizada_x000D_
 no Município de Sidrolândia-MS’’.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Proposta de Criação do Cargo de Identificação de Portadores de Deficiência Intelectual e Física</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_assinado_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicito que seja viabilizado esforços para a retirada dos dois quebra-molas da MS-162, no trecho que liga Sidrolândia à Maracajú, entre o KM 132 ao KM 135.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Departamento Planejamento e Gestão de Projetos – DEPLAN que o mesmo faça no mais breve tempo possível, um levantamento detalhado de todos os lotes como também, de todo o núcleo urbano do Assentamento Eldorado 2 – Sede Lagoa Dourada neste Município.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado cascalhamento e patrolamento nas vias do assentamento Santa Lucia.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_assinado_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa buracos na rua Luíz Bertran, no Bairro Jardim das Paineiras.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_assinado_4.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_assinado_4.pdf</t>
   </si>
   <si>
     <t>Indica a retomada do atendimento de profissional de psicologia e de fisioterapia na Unidade Básica de_x000D_
  Saúde Oscalina Nantes, bem como a instalação de um aparelho de ar-condicionado e de um_x000D_
  computador na sala de reuniões dos Agentes Comunitários de Saúde (ACS), considerando que, no_x000D_
  período de verão, o calor intenso prejudica o conforto e o desempenho das atividades coletivas_x000D_
  realizadas no local.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/47/3.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/47/3.pdf</t>
   </si>
   <si>
     <t>Assunto: indico reativar o funcionamento do Posto de Atendimento localizado no Assentamento_x000D_
  Eldorado II, com atendimento médico e odontológico periódico, a fim de contemplar a demanda da_x000D_
  população local e de comunidades vizinhas.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_assinado_5.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_assinado_5.pdf</t>
   </si>
   <si>
     <t>Assunto: Indica à instalação de placas de sinalização para organização do estacionamento em frente e_x000D_
  na lateral da Unidade Básica de Saúde Oscalina Nantes.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_tampa_caminhao.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_tampa_caminhao.pdf</t>
   </si>
   <si>
     <t>Indicação para solicitar que  sejam colocada tampa traseira ou algo que seja eficaz e seguro no transporte dos descartes  nos  caminhões de entulhos.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_entrada_pcd_oscalina_nantes.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_entrada_pcd_oscalina_nantes.pdf</t>
   </si>
   <si>
     <t>SOLICITO A CONSTRUÇÃO DE ACESSO COM ENTRADA PELA RUA LATERAL COM ACESSIBILIDADE PARA PACIENTES PCD NA UNIDADE DE SAÚDE OSCALINA NANTES NO DISTRITO DO CAPÃO SECO</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_05.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_05.pdf</t>
   </si>
   <si>
     <t>que seja realizada manutenção no sistema de iluminação pública da Avenida Antero Lemes da Silva,_x000D_
 tendo em vista que diversos pontos apresentam falhas, prejudicando a visibilidade e comprometendo a_x000D_
 segurança dos moradores, pedestres e motoristas que transitam pela via.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_04.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, em nome da comunidade, expressar nossa preocupação e solicitar a devida_x000D_
 atenção para o seguinte assunto: a ausência de uma equipe de perícia à disposição dos cidadãos em_x000D_
 nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_03.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, solicitar que seja realizado estudo técnico visando à implantação de rotatórias_x000D_
 nos principais cruzamentos de Sidrolândia, tendo em vista o crescente aumento do fluxo de veículos no_x000D_
 município</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_tampas_caixa_eletrica_fratelli.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_tampas_caixa_eletrica_fratelli.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM INSTALADAS TAMPAS NAS CAIXAS ELÉTRICAS DE PASSAGEM_x000D_
 SUBTERRÂNEAS NO PARQUE FRATELLI</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_quebra_molas_capao_seco.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_quebra_molas_capao_seco.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM ENVIDADOS OS ESFORÇOS NECESSÁRIOS PARA IMPLANTAÇÃO_x000D_
 DE REDUTOR DE VELOCIDADE PRÓXIMO A ROTATÓRIA NA BR QUE DÁ ACESSO A_x000D_
 UNIDADE DE SAÚDE OSCALINA NANTES NO DISTRITO DO CAPÃO SECO</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam instalados novos pontos cobertos de ônibus na cidade.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_assinado_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicito que seja construída uma Academia ao ar livre na Aldeia Nova Corguinho.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_assinado_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a instalação de quebra-molas na Rua: Antônio Corrêa da Costa, na_x000D_
 proximidade do n° 677.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa buracos na rua: Oscar Pereira Brito, entre as ruas: Pedro_x000D_
 Celestino e Humberto Campos.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_19-08.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_19-08.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretária Municipal de Saúde juntamente com a sua equipe técnica, que os mesmos reúnam esforços no sentido de reabrir o Posto de Saúde do Assentamento Eldorado localizado no distrito de Capão Seco neste Município.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/64/inidcacao_banheiro_nova.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/64/inidcacao_banheiro_nova.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a instalação de banheiros públicos na Praça Tancredo Neves, conhecida como “Praça São Bento”.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_7.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_7.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de placas de sinalização provisória na rotatória do Capão Seco, até que a_x000D_
 empresa responsável finalize a sinalização definitiva.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_6.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_6.pdf</t>
   </si>
   <si>
     <t>Indico a retomada da compra de colchões d’água, a fim de atender às pessoas em situação de_x000D_
 vulnerabilidade social em nossas comunidades.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_praca.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_praca.pdf</t>
   </si>
   <si>
     <t>Solicito a construção da cobertura da quadra de esportes da Praça José Osiro e a instalação de iluminação na academia ao ar livre e na quadra de areia.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_praca.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_praca.pdf</t>
   </si>
   <si>
     <t>Solicito a aquisição e instalação de um bebedouro na Praça José Osiro, no Bairro Jardim Pindorama.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam efetuadas melhorias no campo de futebol no Assentamento João Batista, lote 383, como serviço de terraplanagem, instalação de gramado e de traves.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_assinado_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicito que seja efetuado o serviço de terraplanagem no pátio da Escola Municipal João Batista.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_assinado_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicitação Solicitação de um veículo para a Fundação Indígena</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_assinado_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa buracos na rua: Tomás Cáceres esquina com João Marcio Ferreira Terra, nas esquinas dos dois lados do cruzamento.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_assinado_3.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_assinado_3.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam substituídas as redes de futebol da quadra da Escola João Batista.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_06.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Indico por meio desta Que seja criado um ponto de ônibus coberto na entrada do Assentamento Capão_x000D_
  Bonito I, nas proximidades da entrada do Garanhão.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_assinado_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_assinado_2.pdf</t>
   </si>
   <si>
     <t>Proposta de regulamentação/orientação de trânsito para ciclista de bicicleta elétrica e patineteiros.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_07.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Que seja realizado, em parceria com o Corpo de Bombeiros, um estudo para identificar as principais_x000D_
  localidades em assentamentos rurais com maior incidência de focos de incêndio, a fim de subsidiar a_x000D_
  futura criação de brigadas comunitárias de controle e prevenção a incêndios</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/80/assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/80/assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a mudança do estacionamento da Praça Central para ‘’estacionamento de recuo’’,_x000D_
  com objetivo de liberar as faixas de rolamento das vias publicas e melhoraras o fluxo do trânsito.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/81/proposicao_04.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/81/proposicao_04.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de iluminação ornamental rebaixada paralela à pista de caminhada da Avenida Antero Lemes, visando melhorar a visibilidade e segurança dos usuários no período noturno.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/82/proposicao_5.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/82/proposicao_5.pdf</t>
   </si>
   <si>
     <t>Solicita-se a revitalização da sinalização viária da rotatória de acesso ao bairro Vival do Ipê, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_assinado_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa buracos na rua: Rio Grande do Norte esquina com Espírito Santo.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a manutenção e substituição da cobertura e forro do Salão Comunitário anexo ao Posto de Saúde no Assentamento João Batista.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_assinado_4.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_assinado_4.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a instalação de bebedouro de água potável no Posto de Saúde do_x000D_
 assentamento João Batista.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_assinado_3.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_assinado_3.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a construção de quadra de vôlei de areia na Escola Municipal João Batista.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_08.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta indicar a necessidade de aquisição e instalação de 03 (três) aparelhos de ar_x000D_
  condicionado de 12.000 BTUs para o Posto de Saúde da Aldeia Córrego do Meio.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_quebra_coco_policiamento..pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_quebra_coco_policiamento..pdf</t>
   </si>
   <si>
     <t>Solicito de seja implantado um grupo de reforço no efetivo da Policia Militar para o Distrito do Quebra Coco.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_09.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado Estadual Renato Câmara, Venho por meio desta solicitar o apoio de_x000D_
  Vossa Excelência para que sejam realizadas as devidas tratativas junto aos órgãos competentes visando_x000D_
  o recapeamento asfáltico e a construção de acostamento na BR/MS-162, no trecho que liga Sidrolândia_x000D_
  ao Distrito de Quebra Coco</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_10.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado Estadual Renato Câmara, Venho por meio desta solicitar o apoio de_x000D_
  Vossa Excelência para que sejam tomadas providências quanto à limpeza dos resíduos sólidos que vêm_x000D_
  sendo depositados às margens da estrada BR/MS-162, no trecho que liga Sidrolândia ao Distrito de_x000D_
  Quebra Coco. e, ainda, a instalação de placas de sinalização proibindo o descarte de lixo. O ponto mais_x000D_
  crítico encontra-se na primeira subida da serra, contudo, a situação se estende por todo o trecho da via,_x000D_
  prejudicando o meio ambiente, a paisagem e a segurança de quem transita pelo local.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_11.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar a instalação de um parquinho de lazer na Escola Cacique Armando_x000D_
  Gabriel, localizada na Aldeia Córrego do Meio.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_10.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Perfuração de um Poço Artesiano na Escola Paulo Eduardo de Souza Firmo, para atender a Escola e a Comunidade vizinha  (agrovila).</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao09_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao09_assinado.pdf</t>
   </si>
   <si>
     <t>Indico adoção das providências necessárias para a cedência do terreno onde se localiza a Escola Estadual Paulo Eduardo Souza Firmo, situado no Assentamento Eldorado II, município de Sidrolândia/MS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/116/proposicao_08.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/116/proposicao_08.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Federal a destinação de uma van para atender às demandas do projeto social Bom de Bola, Bom na Escola, desenvolvido no distrito de Quebra Coco, município de Sidrolândia, Estado de Mato Grosso do Sul.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/117/proposicao_09.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/117/proposicao_09.pdf</t>
   </si>
   <si>
     <t>Solicita reparo na tampa de bueiro localizada no cruzamento da Rua Antero Lemes com a Rua Ponta Porã, no município de Sidrolândia-MS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_estacionamento.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_estacionamento.pdf</t>
   </si>
   <si>
     <t>Solicito a a construção de estacionamentos no canteiro central das quadras da Avenida Brasil e da Avenida Aroeira, em frente aos comércios locais.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a limpeza e roçagem da área pública localizado no distrito do Capão Seco.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_joana.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_joana.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de um quebra-molas na Rua Ponta Porã, nº 567, Bairro Jandaia.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Prefeito Municipal de Sidrolândia, Senhor Rodrigo Borges Basso, com cópias ao senhor Enelvo Felini, Secretário de Infraestrutura, a seguinte solicitação:</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de retirada do pedrisco no cruzamento das ruas: Dr. Antônio Corrêa da Costa com a Thomás Cáceres.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_assinado_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa buracos na rua: Shoychi Arakaki esquina com Marquês de Tamandaré.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_assinado_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado cascalhamento e patrolamento nas vias do assentamento Capão Bonito I, na entrada sentido São Pedro.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_assinado_3.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_assinado_3.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa buracos na rua: General Pinho esquina com Prudente de Moraes.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_assinado_11.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_assinado_11.pdf</t>
   </si>
   <si>
     <t>Para que seja instalada uma Academia ao Ar Livre no Assentamento Santa Lúcia, neste Município.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_14.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de_x000D_
 Sidrolândia que sejam adotadas, com a máxima urgência, providências visando à reforma da Unidade_x000D_
 de Saúde localizada no Assentamento Capão Bonito I.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_n12.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_n12.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta Indicar que seja realizada a implementação de acessibilidade na Avenida_x000D_
  Dorvalino dos Santos, com a construção de novos pontos de acesso para pessoas com mobilidade_x000D_
  reduzida, bem como a reforma dos pontos já existentes, os quais atualmente se encontram em más_x000D_
  condições de uso.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_13.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta solicitar Manutenção da rede de iluminação pública no bairro Jardim Petrópolis,_x000D_
 com ênfase na Rua Juvelina Zuza de Souza, a qual se encontra em sua maioria sem iluminação.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_quebra_mola_av_antero_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_quebra_mola_av_antero_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para solicitar a instalação de um quebra molas na Avenida Antero Lemes da Silva, entre as ruas Alagoas e Rio de Janeiro.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_da_criacao_de_um_programa_de_negociacao_do_iptu_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_da_criacao_de_um_programa_de_negociacao_do_iptu_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Senhor Rodrigo Borges Basso prefeito de Sidrolândia ,  a seguinte indicação:_x000D_
             Criação de um Projeto Programa de Negociação do IPTU atrasado</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_correcao_sarjeta_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_correcao_sarjeta_assinado.pdf</t>
   </si>
   <si>
     <t>Indicação para solicitar a correção da saliência e escoamento de água das sarjetas que ficam entre as ruas Napoleão Ferreira Ribeiro com a Oscar Pereira de Brito e as ruas Nioaque com a  Minas Gerais.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_placas_sinalizacao_upa_24h.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_placas_sinalizacao_upa_24h.pdf</t>
   </si>
   <si>
     <t>RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr._x000D_
  ENELVO IRADI FELINI, Secretário Municipal de Infraestrutura e com cópias ao Exmo. Sr. Willian_x000D_
  Ximenes Pinheiro, Diretor do Departamento Municipal de Trânsito DITRAN_x000D_
 _x000D_
 SOLICITO QUE SEJAM INSTALADAS PLACAS DE SINALIZAÇÃO DE USO EXCLUSIVO_x000D_
  PARA PACIENTES EM ATENDIMENTO, PESSOAS COM DEFICIÊNCIA E IDOSOS NO_x000D_
  ESTACIONAMENTO DA UNIDADE DE PRONTO ATENDIMENTO – UPA 24H</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_capacitacao_odonto_tea.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_capacitacao_odonto_tea.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr._x000D_
  RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópia a Exma. Sr.ª_x000D_
  VANESSA ROSA PRADO Secretária de Saúde do Município de Sidrolândia_x000D_
 _x000D_
 SOLICITO A CAPACITAÇÃO DE PROFISSIONAIS DA ÁREA DA ODONTOLOGIA INCLUINDO_x000D_
  DENTISTAS E AUXILIARES/INSTRUMENTADORES PARA ATENDIMENTO AS CRIANÇAS_x000D_
  COM TRANSTORNO DO ESPECTRO AUTISTA (TEA)</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/164/joana.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/164/joana.pdf</t>
   </si>
   <si>
     <t>Que seja implantada uma lixeira de coleta seletiva, no assentamento PA Ranildo da Silva na localização_x000D_
 da Cachoeira e no Assentamento PA Barra Nova em frente ao rio.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_reforma_posto_aldeia_nova_terere.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_reforma_posto_aldeia_nova_terere.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr. RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópia a Exma. Sr.ª VANESSA ROSA PRADO Secretária de Saúde do Município de Sidrolândia, com cópias ao Exmo. Sr. LINDOMAR TERENA Coordenador Distrital Sanitário Especial de Saúde Indígena (DSEI)._x000D_
 _x000D_
 SOLICITO A REFORMA DO POSTO DE SAÚDE INDÍGENA – ALDEIA NOVA TERERÉ ANTÔNIO VICENTE</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/180/proposicao_11.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/180/proposicao_11.pdf</t>
   </si>
   <si>
     <t>Manutenção da iluminação pública no Parque do Residencial Fratelli.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/181/proposicao_12.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/181/proposicao_12.pdf</t>
   </si>
   <si>
     <t>Solicitação de sinalização viária nas imediações do Kids Clube — escola recreativa, localizada na Rua Rio Grande do Norte, nº 384.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa buracos na avenida Dorvalino dos Santos esquina com rua Pernambuco.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_assinado_5.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_assinado_5.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretoria, ouvida esta Casa de Leis que seja encaminhado expediente a Exmo. Sr._x000D_
 EDUADO RIEDEL Governador do Estado de Mato Grosso do Sul, com cópias ao Senhor Helio_x000D_
 Peluffo Filho, Secretário de Estado de Infraestrutura e Logística do Estado de Mato Grosso do Sul_x000D_
 (SEILOG), Exmo. Senhor Gerson Claro Dino, Deputado Estadual e Presidente da ALEMS, e À_x000D_
 AGESUL.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_assinado_4.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_assinado_4.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretoria, ouvida esta Casa de Leis que seja encaminhado expediente a Exmo. Sr._x000D_
 RODRIGO BORGES BASSO, Prefeito Municipal de Sidrolândia, com cópias a Secretaria Municipal_x000D_
 de Governo e Desburocratização - SEGOV_x000D_
 SOLICITO AO PODER EXECUTIVO A DOAÇÃO DO TERRENO LOTE 01 QUADRA 07 (SETE)_x000D_
 LOCALIZADO NO BAIRRO PÉ DE CEDRO PARA IMPLANTAÇÃO DO “POLO BASE DE_x000D_
 SAÚDE INDIGENA”.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/208/assinad03.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/208/assinad03.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretoria, ouvida esta Casa de Leis que seja encaminhado expediente a Exmo. Sr._x000D_
 RODRIGO BORGES BASSO, Prefeito Municipal de Sidrolândia, com cópias ao Sr. Vili Tognon,_x000D_
 Secretario Municipal de Educação._x000D_
 SOLICITO A REFORMA E MANUTENÇÃO DO (CEMEI) CENTRO DE EDUCAÇÃO INFANTIL_x000D_
 HEITOR DOS SANTOS MACHADO, NO CONJUNTO HABITACIONAL SIDROLAR.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_reforma_da_pista_de_caminhada.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_reforma_da_pista_de_caminhada.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma da pista de caminhada ao redor do campo do PETI, no distrito do Quebra Coco.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_delegado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_delegado.pdf</t>
   </si>
   <si>
     <t>Solicito providências urgentes para nomeação de Delegado de Polícia Titular para_x000D_
 Sidrolândia - MS</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao__15.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao__15.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, solicitar que seja realizada a limpeza geral, incluindo serviços de capina, roçada_x000D_
 e recolhimento de entulhos, no pátio do Polo Base e das Unidades de Saúde Indígenas do município.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_16.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, indicar que seja realizado a Criação de crachás de identificação para os_x000D_
 servidores e demais colaboradores da Câmara Municipal.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_17.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, indicar que seja feito a Limpeza e perfuração de novos tanques de piscicultura_x000D_
 na Comunidade Indígena Córrego do Meio</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_18.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, fazer uma Indicação para contratação de profissional fisioterapeuta para_x000D_
 atendimento na Aldeia Córrego do Meio</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_assinado_6.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_assinado_6.pdf</t>
   </si>
   <si>
     <t>Indicação_x000D_
 Indico à Mesa Diretoria, ouvida esta Casa de Leis que seja encaminhado expediente a Exmo. Sr._x000D_
 Gerson Claro Dino, Deputado Estadual e Presidente da ALEMS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/216/reforma_da_ponte_comunidade_6_e_8---.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/216/reforma_da_ponte_comunidade_6_e_8---.pdf</t>
   </si>
   <si>
     <t>Solicito a reforma da ponte que interliga a Comunidade 6 à Comunidade 8, localizada no PA Eldorado 1, Ernesto Che Guevara, situada no travessão principal do Retiro.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_poco_artesiano_capao_bonito_2--_---.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_poco_artesiano_capao_bonito_2--_---.pdf</t>
   </si>
   <si>
     <t>Perfuração de um poço artesiano com energia solar fotovoltaica no Assentamento Capão_x000D_
 Bonito II, visando atender as famílias da comunidade local.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/239/maracuja.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/239/maracuja.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada patrolamento na lateral da BR que liga Sidrolândia a Maracaju na altura da Casa de Sucos, na altura da antiga estação Piúva.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/240/capao_bonito.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/240/capao_bonito.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada patrolamento e cascalhamento saindo do Capão Bonito II sendo visto que se trata de uma estrada que dá acesso a várias outras propriedades passando pela Fazenda Maria Eduarda e Fazenda Balsamo.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_placa_proibido_estacionar_parque_dos_ypes.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_placa_proibido_estacionar_parque_dos_ypes.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr. RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. ENELVO IRADI FELINI, Secretário Municipal de Infraestrutura e com cópias ao Exmo. Sr. Willian Ximenes Pinheiro, Diretor do Departamento Municipal de Trânsito DITRAN._x000D_
 SOLICITAÇÃO_x000D_
 SOLICITO QUE SEJAM ENVIDADOS OS ESFORÇOS NECESSÁRIOS EM VIABILIZAR A INSTALAÇÃO DE PLACAS DE “PROIBIDO ESTACIONAR” NA ENTRADA DO CONDOMÍNIO RESIDENCIAL PARQUE DOS YPÊS</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_assinado_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizados os serviços limpeza e roçada em torno do Posto de Saúde Diva Nantes.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_assinado_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a reforma da Praça Rubens Suckow.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_assinado_07.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_assinado_07.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Senhor_x000D_
 Rodrigo Borges Basso Prefeito de Sidrolândia, e a secretária Municipal de Saúde Vanessa Rosa do_x000D_
 Prado a seguinte indicação:_x000D_
 Solicitação_x000D_
 ENTREGA DE MEDICAMENTOS PARA PACIENTES COM RECEITA DE MÉDICO_x000D_
 PARTICULAR</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa-buracos na rua Napoleão esquina com a rua Norival Lopes Morais.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_asfalto_-_4000_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_asfalto_-_4000_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita-se a execução de obras de pavimentação asfáltica nos seguintes trechos que interligam_x000D_
  assentamentos e comunidades rurais do município:_x000D_
  Assentamento Nazaré ao Capão Seco (MS-445);_x000D_
  Assentamento Eldorado II, da BR-060 até a MS-455;_x000D_
  Assentamento Vista Alegre, com saída da BR-060, passando pela sede e seguindo até a MS-455, ligando_x000D_
  aos Aviários 21 (percurso de aproximadamente 17,5 km);_x000D_
  Assentamento Valinhos, pela MS-162, ligando à MS-460 via Valinhos;_x000D_
  Comunidade Indígena, com trajeto pela MS-162, passando pelo Assentamento Flórida, Aldeia Buriti e_x000D_
  Aldeia Córrego do Meio, saindo na MS-162 em direção a Dois Irmãos do Buriti.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/256/sala_da_cidadania_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/256/sala_da_cidadania_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a transferência da Sala da Cidadania- atualmente denominada Terra Cidadã -  para a região _x000D_
 urbana do município.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_assinado_2.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam reformados os Pontos de Ônibus existentes na cidade.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_assinado_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada poda de árvore no Ponto de Ônibus situado na rua Generoso Ponce esquina com a rua Prudente de Morais.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa-buracos na rua Antônio Corrêa da Costa esquina com rua Targino de Souza Barbosa.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_21.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, solicitar a Reforma da iluminação pública nos bairros Sidrolar I e II, com_x000D_
 substituição das lâmpadas queimadas e implementação de iluminação em LED.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_20.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, indicar que seja realizado o Cascalhamento das vias que ainda não possuem_x000D_
 pavimentação asfáltica no município, em caráter de urgência.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_19.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, Solicitar informações sobre o andamento das atividades do Castra Móvel e_x000D_
 previsão de retorno dos atendimentos.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/277/placa_sao_pedro_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/277/placa_sao_pedro_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja instalada 04 (quatro) placas de sinalização, na Altura do Capão Bonito III no travessão Laercio Herculano, Rodovia Municipal Adão Claro, indicando o acesso ao Assentamento São Pedro.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_passarela_sandro_luiz_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_passarela_sandro_luiz_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr. RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. VILI MARCOS TOGNON Secretário Municipal de Educação._x000D_
 _x000D_
 SOLICITO A CONSTRUÇÃO DE UMA PASSARELA COBERTA INTERLIGANDO O PORTÃO DE ACESSO PRINCIPAL AO SAGUÃO DA ESCOLA SANDRO LUIZ GONZALES.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_cmei_heitor_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_cmei_heitor_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr. RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. VILI MARCOS TOGNON Secretário Municipal de Educação._x000D_
 _x000D_
 SOLICITO QUE SEJA FEITA A INSTALAÇÃO DE PISO DE AREIA NO PLAYGROUND, A AQUISIÇÃO DE COLCHONETES E A CONSTRUÇÃO DE UMA QUADRA COBERTA NO CMEI HEITOR DOS SANTOS MACHADO</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_plantio_de_arvore_benigno_escobar_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_plantio_de_arvore_benigno_escobar_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr. RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. VILI MARCOS TOGNON Secretário Municipal de Educação e ao Exmo. Sr. ENELVO IRADI FELINI JUNIOR Secretário Municipal de Desenvolvimento Econômico e Meio Ambiente._x000D_
 _x000D_
 SOLICITO QUE SEJA REALIZADO O PLANTIO DE ÁRVORES NA ESCOLA BENIGNO ESCOBAR</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_cacambas_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_cacambas_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr. RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias a Exmo. Sr. ENELVO IRADI FELINI JUNIOR Secretário Municipal de Desenvolvimento Econômico e Meio Ambiente e Exmo. Sr. Willian Ximenes Pinheiro, Diretor do Departamento Municipal de Trânsito DITRAN._x000D_
 _x000D_
 SOLICITO QUE SEJA REALIZADA POR PARTE DO ÓRGÃO RESPONSÁVEL A ORIENTAÇÃO E FISCALIZAÇÃO DAS CAÇAMBAS DE ENTULHOS VERIFICANDO SE O POSICIONAMENTO NAS RUAS E IDENTIFICAÇÃO ESTÃO DENTRO DAS NORMAS MUNICIPAIS E FEDERAIS</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_balao_de_oxigenio_.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_balao_de_oxigenio_.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um carrinho apropriado para o transporte de balão de oxigênio com o objetivo de_x000D_
 facilitar o deslocamento seguro e prático dos cilindros.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_assinado_limpeza_meio_fio.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_assinado_limpeza_meio_fio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de limpeza de meio fio nas Ruas: Tomás Cáceres e Alagoas (lateral ao Condomínio Golden) Bairro Nova Era.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_assinado_travessas_3_e_5.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_assinado_travessas_3_e_5.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa-buracos nas ruas: Travessa 3 entre Leôncio de Souza Brito e Tomás da Silva França e rua Travessa 5 entre Evaristo Roberto Ferreira e Leôncio de Souza Brito.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_assinadocascalhamento_general.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_assinadocascalhamento_general.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizados os serviços de patrolamento e cascalhamento na rua General Osório no bairro São Bento.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_assinado_calcada.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_assinado_calcada.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada construção de calçada com sinalização de acessibilidade em torno do Posto  de Saúde Diva Nantes.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_n_14.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_n_14.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a construção de uma passarela cobertura, na Escola Municipal Leonida La_x000D_
 Rosa Balbuena, localizada no Assentamento Jiboia.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_aldeia_indigena_nova_nascente.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_aldeia_indigena_nova_nascente.pdf</t>
   </si>
   <si>
     <t>Solicito a inclusão da rede de esgoto na Aldeia Indígena Nova Nascente.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao__pavimentacao_asfaltica_na_aldeia_indigena.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao__pavimentacao_asfaltica_na_aldeia_indigena.pdf</t>
   </si>
   <si>
     <t>Solicito pavimentação asfáltica na Aldeia Indígena Nova Nascente.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_do_aumento_do_alambrado_do_carandazal_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_do_aumento_do_alambrado_do_carandazal_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr. RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. ALEX JOSÉ DE NAZARETH NANTES Secretário Municipal de Turismo, Esporte e Cultura e ao Exmo. Sr. HUDSON MUCHIUTTI HERNANDES Secretário Municipal Adjunto de Turismo, Esporte e Cultura._x000D_
 _x000D_
 SOLICITO QUE SEJA REALIZADO O AUMENTO DO ALAMBRADO NO ENTORNO DO CAMPO DE FUTEBOL DO CARANDAZAL</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_manutencao_rua_general_osorio_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_manutencao_rua_general_osorio_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr. RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Sr. ENELVO IRADI FELINI, Secretário Municipal de Infraestrutura._x000D_
 _x000D_
 SOLICITO QUE SEJA REALIZADA MANUTENÇÃO E CASCALHAMENTO DA RUA GENERAL OSÓRIO</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_assinado_geraldo_g.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_assinado_geraldo_g.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizados os serviços de patrolamento e cascalhamento no Assentamento Geraldo Garcia, na região do travessão do Grupo 6, que entra pela BR em direção a escola.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_assinado_mato_grosso.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_assinado_mato_grosso.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa-buracos na rua Mato Grosso entre as ruas Guarani e rua Guaíba.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_assinado_vicente.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_assinado_vicente.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa-buracos na rua Vicente de Brito esquina com rua Targino de Souza Barbosa.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_assinado_cemiterio.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_assinado_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a construção de cobertura fixa no Cemitério Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_leonida.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_leonida.pdf</t>
   </si>
   <si>
     <t>Solicito uma Emenda Parlamentar no valor de R$ 50.000,00 (Cinquenta Mil Reais) para aquisição de_x000D_
 19 amários de aço, uma impressora multifuncional e uma TV de 55 polegadas para Escola Municipal_x000D_
 Leonida La Rosa Balbuena.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/329/emenda.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/329/emenda.pdf</t>
   </si>
   <si>
     <t>Solicito uma Emenda Parlamentar no valor de R$ 50.000,00 (Cinquenta Mil Reais) para aquisição de_x000D_
 notebook, mesas, cadeiras, caixa de som e um aparelho de ar-condicionado de 18.000 BTUs para sala_x000D_
 de tecnologia da Escola Municipal Eldorado.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_micro.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_micro.pdf</t>
   </si>
   <si>
     <t>Solicito a destinação de uma emenda parlamentar ao Município de Sidrolândia/MS, para a aquisição de_x000D_
 um micro-ônibus destinado ao transporte dos pacientes que realizam tratamento de hemodiálise</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_quebra_molas.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_quebra_molas.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito um quebra-molas na Rua Tomás da Silva França próximo a residência de número_x000D_
 805, no Bairro São Bento.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_rodoviaria_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_rodoviaria_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de quebra-molas na Rua João Gomes, via que dá_x000D_
 acesso aos bairros Sidrolar 2 e Ipacarai.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_mototaxi_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_mototaxi_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de um abrigo para os mototaxistas na Praça Central, melhorando a visibilidade dos pontos, a medida se torna necessária considerando que a motocicleta é um meio de transporte que não oferece proteção contra intempéries.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_assinado_joao_maria.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_assinado_joao_maria.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa-buracos na rua João Maria de Barbosa Nantes entre as ruas Napoleão e rua Matadouro.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_assinado_general_pinho.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_assinado_general_pinho.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa-buracos na rua General Pinho entre as ruas Evaristo Roberto Ferreira e Prudente de Moraes.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_assinado_pedro_celestino.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_assinado_pedro_celestino.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa-buracos na rua Pedro Celestino esquina com a rua Prudente de Moraes.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_assinado_norival.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_assinado_norival.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de tapa-buracos na rua Norival Lopes Morais esquina com Soychi Arakaki.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_rodoviaria_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_rodoviaria_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a instalação de uma cobertura metálica para os taxistas na área lateral do Terminal Rodoviária Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_pm.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_pm.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, indicar a necessidade de reforço nas rondas ostensivas, com aumentos_x000D_
 significativos do efetivo policial nas ruas, bem como a inclusão de rondas com motocicletas, além da_x000D_
 realização de um estudo técnico para tornar essas ações rotina nos bairros mais críticos do município.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_assinado_educacao.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_assinado_educacao.pdf</t>
   </si>
   <si>
     <t>Venho por meio desta, Indicar ao Senhor Prefeito Municipal, junto à Secretaria Municipal de Educação,_x000D_
 a necessidade de elaboração e implantação de um Plano Municipal de Capacitação Continuada_x000D_
 destinado aos profissionais da Rede Municipal de Ensino — incluindo professores, auxiliares,_x000D_
 assistentes de sala, monitores e demais servidores da área pedagógica</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_ar_condicionado_biblioteca_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_ar_condicionado_biblioteca_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr. RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. ALEX JOSÉ DE NAZARETH NANTES Secretário Municipal de Turismo, Esporte e Cultura e Fundação Municipal de Cultura._x000D_
 _x000D_
 SOLICITAÇÃO_x000D_
 SOLICITO QUE SEJA REALIZADA A AQUISIÇÃO E INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO NA BIBLIOTECA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a instalação de um ponto de iluminação no poste em frente ao condomínio Alto do Monte.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_assinado_lampada.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_assinado_lampada.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado serviço de troca de lâmpada no poste da rua Odilon Rosa Nantes em frente à residência nº 26.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/399/assinado_3.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/399/assinado_3.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Senhor Rodrigo Borges Basso Prefeito de Sidrolândia, com cópias a  secretária de Obras e Infraestrutura  a seguinte indicação:</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/401/assinado.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/401/assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Senhor_x000D_
 Rodrigo Borges Basso Prefeito de Sidrolândia, com cópias para secretário Municipal de Educação Sr._x000D_
 Villi Marcos Tognon a seguinte indicação:</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/402/assinado_5.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/402/assinado_5.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Senhor Rodrigo Borges Basso Prefeito de Sidrolândia, com cópias para secretário Municipal de Educação  Sr. Villi Marcos Tognon a seguinte indicação:</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/89/mocao_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/89/mocao_1.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao CTG Campos da Vacaria, entidade tradicionalista que há décadas representa com excelência a cultura gaúcha em nosso município de Sidrolândia.</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/299/mocao_de_congratulacao_.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/299/mocao_de_congratulacao_.pdf</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>MOPe</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/98/modelo_mocao_1.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/98/modelo_mocao_1.pdf</t>
   </si>
   <si>
     <t>É com profundo pesar e enorme tristeza que apresento esta Moção de Pesar pelo falecimento de nosso_x000D_
 querido amigo e atleta Célio Roberto dos Santos Júnior</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4540,68 +4540,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/63/parecerclc-053-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/101/parecerclc-054-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/99/parecerclc-055-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/97/parecerclc-056-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/157/parecerclc-057-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/158/parecerclc-058-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/159/parecerclc-059-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/160/parecerclc-060-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/183/parecerclc-061-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/184/parecer_do_veto_31.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/191/parecerclc-063-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/192/parecerclc-064-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/195/parecerclc-065-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/223/parecerclc-067-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/224/parecerclc-068-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/287/parecer_da_clc_69.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/322/parecer_clc_70.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/325/parecer_clc_71.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/338/projetos1-12_10.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/359/projetos1-12_6.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/360/projetos1-12_7.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/361/projetos1-12_8.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/362/projetos1-12_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/365/projetos1-12_9.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/364/projetos1-12_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/225/parecercof-020-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/34/parecercds-05-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/100/parecercds-007-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/366/projetos1-12_5.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/193/parecercec_009-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/194/parecercec_010-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/196/parecercec_011-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/62/parecercsdspd_016-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/96/parecercsdspd_-017-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/161/parecercsdspd_018-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/323/parecer_csdspd__23.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_complementar_09_de_2025_-_altera_a_lei_complementar_n.o_122-2017__anexo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_complementar_1020250922_08564626.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_complementar_11_de_2025_-_altera_a_redacao_do_art._18_paragrafo_unico_alinea_f_da_lei_complementar_no_203_de_17_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_complementar_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_complementar_13_de_2025_-_altera_a_lei_complementar_no_203-2025..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_complementar_15_de_2025_-altera_a_lei_complementar_municipal_no_014-03.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_complementar_14_de_2025_-_altera_a_lei_complementar_municipal_no_03-97.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_complementar_16_de_2025_-altera_a_lei_complementar_municipal_no_154-21.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_complementar_17_de_2025_-_condeis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_complementar_18_de_2025_-altera_a_lei_municipal_no_1923-2018_fundagro_3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_complementar_19_de_2025_-_politica_municipal_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_29_de_2025_-_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_30_de_2025_-_refis_de_fim_de_ano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_31_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_32_de_2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_33_de_2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_34_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_35_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_36_de_2025_-_alteracoes_na_loa.docx.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_37_de_2025_-_extensao_rua_11_de_julho_jardim_alfa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_38_de_2025_-_revoga_inciso_spc_e_serasa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_39_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_40_de_2025_-_altera_o__2o_do_art._59_da_lei_municipal_no_2.211.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_41_de_2025_-_altera_os_art_22_a_30_da_lei_n._2270_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_42_de_2025_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_43_de_2025_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_44_de_2025_-_reestruturacao_da_bolsa_musico_2.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_45_de_2025_-_laranja_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_46_de_2025..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_-_legislativo_28_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_legislativo_30-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_-_legislativo_31-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/65/modelo_projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/88/pl_adultizacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/90/pl_criacao_programa_de_depressao_e_automutilacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/91/pl_punicao_vandalismo_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/104/pl_utilidade_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_ass_antecipacao_de_decimo_terceiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_legislativo_02_13.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/244/modelo_de_projeto_de_lei_legislativo_ruidos_sonoros.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/297/projeto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_patrimonio_cultural_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_igualdade_de_genero.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/333/projeto_de_lei_no_000-2025_regulamentacao_de_tramitacao_digital_dos_projetos_de_leis.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_geraldo_garcia.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_valinhos.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_feminicidio_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_legislativo_no_48_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/92/resolucao_2_ssinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_resolucao_alteracao_local.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/172/resolucao_5_segunda_feira_scan_30_de_set._de_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/298/resolucao_titulo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/350/resolucao_007__09_-2025_-_alteracao_data_da_sessao_do_dia_15_de_dezembro_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/103/pl_punicao_vandalismo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_36_de_2025_-_alteracoes_na_loa_substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_41_de_2025_-_altera_os_art_22_a_30_da_lei_n._2270_de_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/146/emenda_aditiva_7-2025_ao_projeto_de_lei_29-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/187/emenda_aditiva_no_008-2025_ao_projeto_de_lei_complementar_no_011-2025_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/357/projetos1-12_12.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/134/emenda_2020250922_08362127.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/147/emenda_modificativa_22-2025_ao_projeto_de_lei_29-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/148/modificativa_23.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/190/emenda_modificativa_n.__025_2025_-__ementa_pl_executivo_030_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/324/emenda_modificativa_26.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/355/projetos1-12_15.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/356/projetos1-12_13.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/358/projetos1-12_14.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/102/veto_o_projeto_de_lei_ordinaria_do_legislativo_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/129/veto_o_projeto_de_lei_municipal_no_30.2025_que_dispoe_sobre_as_restricoes_ao_uso_de_dispositivos_eletronicos_de_fumar.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/130/veto_o_projeto_de_lei_municipal_no_31.2025_que_proibe_a_nomeacao_ou_contratacao_para_determinados_cargos_e_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/368/veto_parcial_ao_projeto_de_lei_municipal_no_40.2025_emissoes_de_ruidos_sonoros_excessivos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento182025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/176/modelo_de_requerimento_assinado_30.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/177/sidroanda.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_05_-_2025_-_solicitacao_de_informacoes_-_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_08_-_2025_-_solicitacao_de_informacoes_-_adm_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_07_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_06_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_06_-_2025_-_solicitacao_de_informacoes_-_seinfra_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/398/requerimento_zotti.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/458/assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_quebra-molas_rua_taruma.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_quebra-molas_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/47/3.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_assinado_5.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_tampa_caminhao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_entrada_pcd_oscalina_nantes.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_tampas_caixa_eletrica_fratelli.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_quebra_molas_capao_seco.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_19-08.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/64/inidcacao_banheiro_nova.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/80/assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/81/proposicao_04.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/82/proposicao_5.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_quebra_coco_policiamento..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao09_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/116/proposicao_08.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/117/proposicao_09.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_joana.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_assinado_11.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_n12.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_quebra_mola_av_antero_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_da_criacao_de_um_programa_de_negociacao_do_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_correcao_sarjeta_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_placas_sinalizacao_upa_24h.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_capacitacao_odonto_tea.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/164/joana.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_reforma_posto_aldeia_nova_terere.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/180/proposicao_11.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/181/proposicao_12.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_assinado_5.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/208/assinad03.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_reforma_da_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_delegado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao__15.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_assinado_6.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/216/reforma_da_ponte_comunidade_6_e_8---.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_poco_artesiano_capao_bonito_2--_---.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/239/maracuja.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/240/capao_bonito.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_placa_proibido_estacionar_parque_dos_ypes.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_assinado_07.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_asfalto_-_4000_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/256/sala_da_cidadania_assinado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/277/placa_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_passarela_sandro_luiz_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_cmei_heitor_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_plantio_de_arvore_benigno_escobar_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_cacambas_assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_balao_de_oxigenio_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_assinado_limpeza_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_assinado_travessas_3_e_5.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_assinadocascalhamento_general.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_assinado_calcada.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_aldeia_indigena_nova_nascente.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao__pavimentacao_asfaltica_na_aldeia_indigena.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_do_aumento_do_alambrado_do_carandazal_assinado.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_manutencao_rua_general_osorio_assinado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_assinado_geraldo_g.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_assinado_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_assinado_vicente.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_assinado_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_leonida.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/329/emenda.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_micro.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_mototaxi_assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_assinado_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_assinado_general_pinho.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_assinado_pedro_celestino.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_assinado_norival.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_pm.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_assinado_educacao.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_ar_condicionado_biblioteca_assinado.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_assinado_lampada.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/399/assinado_3.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/401/assinado.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/402/assinado_5.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/89/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/299/mocao_de_congratulacao_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/98/modelo_mocao_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/63/parecerclc-053-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/101/parecerclc-054-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/99/parecerclc-055-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/97/parecerclc-056-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/157/parecerclc-057-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/158/parecerclc-058-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/159/parecerclc-059-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/160/parecerclc-060-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/183/parecerclc-061-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/184/parecer_do_veto_31.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/191/parecerclc-063-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/192/parecerclc-064-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/195/parecerclc-065-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/223/parecerclc-067-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/224/parecerclc-068-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/287/parecer_da_clc_69.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/322/parecer_clc_70.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/325/parecer_clc_71.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/338/projetos1-12_10.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/359/projetos1-12_6.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/360/projetos1-12_7.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/361/projetos1-12_8.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/362/projetos1-12_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/365/projetos1-12_9.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/364/projetos1-12_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/225/parecercof-020-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/34/parecercds-05-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/100/parecercds-007-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/366/projetos1-12_5.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/193/parecercec_009-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/194/parecercec_010-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/196/parecercec_011-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/62/parecercsdspd_016-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/96/parecercsdspd_-017-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/161/parecercsdspd_018-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/323/parecer_csdspd__23.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_complementar_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/60/projeto_de_lei_complementar_09_de_2025_-_altera_a_lei_complementar_n.o_122-2017__anexo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_complementar_1020250922_08564626.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_complementar_11_de_2025_-_altera_a_redacao_do_art._18_paragrafo_unico_alinea_f_da_lei_complementar_no_203_de_17_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_complementar_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_complementar_13_de_2025_-_altera_a_lei_complementar_no_203-2025..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_complementar_15_de_2025_-altera_a_lei_complementar_municipal_no_014-03.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_complementar_14_de_2025_-_altera_a_lei_complementar_municipal_no_03-97.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_complementar_16_de_2025_-altera_a_lei_complementar_municipal_no_154-21.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_complementar_17_de_2025_-_condeis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_complementar_18_de_2025_-altera_a_lei_municipal_no_1923-2018_fundagro_3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_complementar_19_de_2025_-_politica_municipal_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_29_de_2025_-_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_30_de_2025_-_refis_de_fim_de_ano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_31_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_32_de_2025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_33_de_2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_34_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial_1.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_35_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_36_de_2025_-_alteracoes_na_loa.docx.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_37_de_2025_-_extensao_rua_11_de_julho_jardim_alfa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_38_de_2025_-_revoga_inciso_spc_e_serasa.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_39_de_2025_-_autoriza_o_poder_executivo_municipal_a_abrir_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_40_de_2025_-_altera_o__2o_do_art._59_da_lei_municipal_no_2.211.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_41_de_2025_-_altera_os_art_22_a_30_da_lei_n._2270_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_42_de_2025_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_43_de_2025_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_44_de_2025_-_reestruturacao_da_bolsa_musico_2.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_45_de_2025_-_laranja_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_46_de_2025..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_-_legislativo_28_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_legislativo_30-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/37/projeto_de_lei_-_legislativo_31-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/65/modelo_projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/88/pl_adultizacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/90/pl_criacao_programa_de_depressao_e_automutilacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/91/pl_punicao_vandalismo_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/104/pl_utilidade_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_ass_antecipacao_de_decimo_terceiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_legislativo_02_13.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/244/modelo_de_projeto_de_lei_legislativo_ruidos_sonoros.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/297/projeto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_patrimonio_cultural_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_igualdade_de_genero.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/333/projeto_de_lei_no_000-2025_regulamentacao_de_tramitacao_digital_dos_projetos_de_leis.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_geraldo_garcia.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_valinhos.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_feminicidio_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/413/projeto_de_lei_legislativo_no_48_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/92/resolucao_2_ssinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_resolucao_alteracao_local.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/172/resolucao_5_segunda_feira_scan_30_de_set._de_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/298/resolucao_titulo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/350/resolucao_007__09_-2025_-_alteracao_data_da_sessao_do_dia_15_de_dezembro_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/103/pl_punicao_vandalismo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_36_de_2025_-_alteracoes_na_loa_substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_41_de_2025_-_altera_os_art_22_a_30_da_lei_n._2270_de_2025_1_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/146/emenda_aditiva_7-2025_ao_projeto_de_lei_29-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/187/emenda_aditiva_no_008-2025_ao_projeto_de_lei_complementar_no_011-2025_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/357/projetos1-12_12.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/134/emenda_2020250922_08362127.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/147/emenda_modificativa_22-2025_ao_projeto_de_lei_29-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/148/modificativa_23.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/190/emenda_modificativa_n.__025_2025_-__ementa_pl_executivo_030_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/324/emenda_modificativa_26.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/355/projetos1-12_15.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/356/projetos1-12_13.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/358/projetos1-12_14.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/102/veto_o_projeto_de_lei_ordinaria_do_legislativo_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/129/veto_o_projeto_de_lei_municipal_no_30.2025_que_dispoe_sobre_as_restricoes_ao_uso_de_dispositivos_eletronicos_de_fumar.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/130/veto_o_projeto_de_lei_municipal_no_31.2025_que_proibe_a_nomeacao_ou_contratacao_para_determinados_cargos_e_empregos_publicos.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/368/veto_parcial_ao_projeto_de_lei_municipal_no_40.2025_emissoes_de_ruidos_sonoros_excessivos.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/115/requerimento182025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/176/modelo_de_requerimento_assinado_30.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/177/sidroanda.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_05_-_2025_-_solicitacao_de_informacoes_-_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_08_-_2025_-_solicitacao_de_informacoes_-_adm_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_07_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/255/requerimento_06_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_06_-_2025_-_solicitacao_de_informacoes_-_seinfra_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/398/requerimento_zotti.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/458/assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_263.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/30/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_quebra-molas_rua_taruma.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_quebra-molas_rua_parana.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/47/3.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_assinado_5.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_tampa_caminhao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_entrada_pcd_oscalina_nantes.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_tampas_caixa_eletrica_fratelli.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_quebra_molas_capao_seco.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_19-08.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/64/inidcacao_banheiro_nova.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/80/assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/81/proposicao_04.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/82/proposicao_5.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_quebra_coco_policiamento..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao09_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/116/proposicao_08.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/117/proposicao_09.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_joana.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_assinado_11.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_n12.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_quebra_mola_av_antero_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_da_criacao_de_um_programa_de_negociacao_do_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_correcao_sarjeta_assinado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_placas_sinalizacao_upa_24h.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_capacitacao_odonto_tea.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/164/joana.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_reforma_posto_aldeia_nova_terere.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/180/proposicao_11.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/181/proposicao_12.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_assinado_5.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/208/assinad03.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_reforma_da_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_delegado.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao__15.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_assinado_6.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/216/reforma_da_ponte_comunidade_6_e_8---.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_poco_artesiano_capao_bonito_2--_---.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/239/maracuja.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/240/capao_bonito.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_placa_proibido_estacionar_parque_dos_ypes.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_assinado_07.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_asfalto_-_4000_assinado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/256/sala_da_cidadania_assinado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/277/placa_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_passarela_sandro_luiz_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_cmei_heitor_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_plantio_de_arvore_benigno_escobar_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_cacambas_assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_balao_de_oxigenio_.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_assinado_limpeza_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_assinado_travessas_3_e_5.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_assinadocascalhamento_general.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_assinado_calcada.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_aldeia_indigena_nova_nascente.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao__pavimentacao_asfaltica_na_aldeia_indigena.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_do_aumento_do_alambrado_do_carandazal_assinado.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_manutencao_rua_general_osorio_assinado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_assinado_geraldo_g.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_assinado_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_assinado_vicente.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_assinado_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/328/emenda_leonida.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/329/emenda.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_micro.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_quebra_molas.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_mototaxi_assinado.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_assinado_joao_maria.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_assinado_general_pinho.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_assinado_pedro_celestino.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_assinado_norival.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_pm.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_assinado_educacao.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_ar_condicionado_biblioteca_assinado.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_assinado_lampada.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/399/assinado_3.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/401/assinado.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/402/assinado_5.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/89/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/299/mocao_de_congratulacao_.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2025/98/modelo_mocao_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H428"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>