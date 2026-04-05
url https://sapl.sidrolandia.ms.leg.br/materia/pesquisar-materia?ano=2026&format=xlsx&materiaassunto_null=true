--- v0 (2026-02-04)
+++ v1 (2026-04-05)
@@ -10,146 +10,2049 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1423" uniqueCount="614">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RegUr</t>
   </si>
   <si>
     <t>Regime de Urgência</t>
   </si>
   <si>
     <t>Rodrigo Borges Basso</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 008/2026.</t>
   </si>
   <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>em discussão e votação O REGIME DE URGÊNCIA DO Projeto de Resolução do Legislativo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>REGIME DE URGÊNCIA DO Projeto de Lei Ordinária do Executivo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Complementar 01/2026 do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 02/2026.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 04/2026.</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 06/2026.</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 10/2026.</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 11/2026.</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 12/2026.</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 13/2026.</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 14/2026.</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 15/2026</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 16/2026</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 17/2026</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 18/2026</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Regime de Urgência do Projeto de Lei Ordinária do Poder Executivo nº 19/2026</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Regime de urgência do Projeto de Lei Ordinária do Executivo nº 20/2026.</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Regime de urgência do Projeto de Lei Ordinária do Executivo nº 21/2026.</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Regime de urgência do Projeto de Lei Ordinária do Executivo nº 22/2026.</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Regime de urgência do Projeto de Lei Ordinária do Executivo nº 23/2026.</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Regime de urgência do projeto de lei ordinária do executivo nº 24/2026</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Regime de urgência do projeto de lei ordinária do executivo nº 25/2026</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Regime de Urgência ao Projeto de Lei Ordinária do Executivo nº 10 de 2026</t>
+  </si>
+  <si>
     <t>465</t>
   </si>
   <si>
     <t>DisPa</t>
   </si>
   <si>
     <t>Dispensa de Pareceres</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES DAS COMISSÕES DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 008/2026.</t>
   </si>
   <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>em discussão e votação A DISPENSA DOS PARECERES DAS COMISSOES DO Projeto de Resolução do Legislativo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>DISPENSA DOS PARECERES DO Projeto de Lei Ordinária do Executivo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>Dispensa dos Pareceres do Projeto de Lei Complementar 01/2026 do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 02/2026.</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 04/2026.</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 06/2026.</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 10/2026.</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 11/2026.</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 12/2026</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 13/2026.</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 14/2026.</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 15/2026</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 16/2026</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 17/2026</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 18/2026</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do Projeto de Lei Ordinária do Poder Executivo nº 19/2026</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>Dispensa dos Pareceres do Projeto de Lei Ordinária do Executivo nº 20/2026.</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>Dispensa dos Pareceres do Projeto de Lei Ordinária do Executivo nº 21/2026.</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>Dispensa dos Pareceres do Projeto de Lei Ordinária do Executivo nº 22/2026.</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>Dispensa dos Pareceres do Projeto de Lei Ordinária do Executivo nº 23/2026.</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>DISPENSA DOS PARECERES do projeto de lei ordinária do executivo nº 24/2026</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do projeto de lei ordinária do executivo nº 25/2026</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>dispensa dos pareceres do  Projeto de Lei Ordinária do executivo nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>dispensa dos pareceres do  Projeto de Lei Ordinária do Legislativo nº 11 de 2026.</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>dispensa dos pareceres do  Projeto de Lei Ordinária do Legislativo nº 12 de 2026.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>PCLC</t>
+  </si>
+  <si>
+    <t>Parecer da CLC</t>
+  </si>
+  <si>
+    <t>CLC - Comissão da Legalidade e Cidadania</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/620/parecer_01-26_clc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer 001/2026_x000D_
+RESOLUÇÃO 002/2026_x000D_
+AUTORA: MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/624/parecer_02-26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER 002/2026_x000D_
+PROJETO DE LEI LEGISLATIVO 003/2026_x000D_
+AUTORIA: VEREADORA CAROL TERRA</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/622/parecer_03-26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER 003/2026_x000D_
+PROJETO LEGISLATIVO 004/2026_x000D_
+AUTORIA: VEREADORA CAROL TERRA</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/621/parecer_04-26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER 004/2026_x000D_
+EMENDA ADITIVA 001/2026 A RESOLUÇÃO 002/2026_x000D_
+AUTORIA: MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/627/parecer_05-26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER 005/2026_x000D_
+EMENDA MODIFICATIVA Nº 002/2026 AO PROJETO DE LEI 007/2026_x000D_
+AUTORIA: MARCIO SILVA DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/626/parecer_06-26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER 006/2026_x000D_
+PROJETO DE LEI DO LEGISLATIVO 007/2026_x000D_
+AUTORIA: MARCIO SILVA DE ALMEIDA</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>PCEC</t>
+  </si>
+  <si>
+    <t>Parecer da CEC</t>
+  </si>
+  <si>
+    <t>CEC - Comissão de Educação, Cultura</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/623/parecer_01-26_cec.pdf</t>
+  </si>
+  <si>
+    <t>PARECER 001/2026_x000D_
+PROJETO DE LEI LEGISLATIVO 004/2026_x000D_
+AUTORIA: VEREADORA CATOL TERRA</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>PCSPD</t>
+  </si>
+  <si>
+    <t>Parecer da CSDSPD</t>
+  </si>
+  <si>
+    <t>CSDSPD - Comissão de Saúde e Direitos Sociais e Pessoas com Deficiência</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/625/parecer_01-26_csdspd.pdf</t>
+  </si>
+  <si>
+    <t>PARECER 001/2026_x000D_
+PROJETO DE LEI MUNICIPAL 003/2026_x000D_
+AUTORIA: VEREADORA CAROL TERRA</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/476/proposta_de_emenda_a_lei_organica_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>altera o § 5º do art. 36 da Lei Orgânica Municipal de Sidrolândia/MS.</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>PLCEx</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/519/projeto_de_lei_complementar__01_de_2026-regulamenta_o_pagamento_do_incentivo_financeiro_adicional_do_componente_de_qualidade_ass.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO PAGAMENTO DE INCENTIVO DO COMPONENTE DE QUALIDADE PARA AS ESF, EAP, ESB E E-MULTI – PORTARIA GM/MS Nº 3.493 DE 10 DE ABRIL DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/600/projeto_de_lei_complementar__02_de_2026-organizacao_e_regulamentacao_do_transporte_escolar.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A ORGANIZAÇÃO E REGULAMENTAÇÃO DO TRANSPORTE ESCOLAR NO MUNICÍPIO DE SIDROLÂNDIA-MS, AUTORIZA A CONTRATAÇÃO DE ASSISTENTES DE EDUCAÇÃO INFANTIL E/OU ASSISTENTES DE EDUCAÇÃO FUNDAMENTAL PARA ATUAR COMO  MONITORES DO TRANSPORTE ESCOLAR E ESTABELECE REGRAS PARA UTILIZAÇÃO DE VAGAS DISPONÍVEIS POR SERVIDORES PÚBLICOS EM DESLOCAMENTO PARA UNIDADES RURAIS OU URBANAS.”</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_05_de_2026_-_alteracao_da_lei_complementar_110-2016.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 110, DE 04 DE JANEIRO DE 2016, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>PLEx</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei_01_de_2026-_cootransidro_2.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A DOAÇÃO ONEROSA, EM CARÁTER DEFINITIVO, DE IMÓVEL PERTENCENTE AO PATRIMÔNIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei_03_de_2026-_adriano_cordeiro_2.pdf</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_05_de_2026-feriado_dia_19_de_abril.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI FERIADO MUNICIPAL NO DIA 19 DE ABRIL, EM HOMENAGEM AO DIA DOS POVOS INDÍGENAS, COMO DATA DE ALTA SIGNIFICAÇÃO ÉTNICA NO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_06_de_2026-contratacao_de_credito_junto_a_caixa_economica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM GARANTIA (FPM+ICMS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>463</t>
   </si>
   <si>
-    <t>8</t>
-[...8 lines deleted...]
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_executivo_08_de_2026.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_executivo_08_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E O REPARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS DO MUNICÍPIO DE SIDROLÂNDIA/MS COM O SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – RPPS, NOS TERMOS DOS ARTS. 115 E 117 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS – ADCT, COM A REDAÇÃO CONFERIDA PELA EMENDA CONSTITUCIONAL Nº 136, DE 9 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_de_lei_010_de_2026_-_desapropriacao_burali.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL ATRAVÉS DE DESAPROPRIAÇÃO AMIGÁVEL E/OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/548/projeto_de_lei_11_de_2026_-_permuta_thiago_e_desconsi_2.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a promover operação integrada de reorganização fundiária, mediante permuta global de imóveis públicos e particulares, destinada à implantação de loteamento popular, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/629/projeto_de_lei_012_de_2026_-institui_o_programa_de_formacao_esportiva_e_cultural_ass.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE FORMAÇÃO ESPORTIVA E CULTURAL NO ÂMBITO DO MUNICÍPIO DE SIDROLÂNDIA/MS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_13_de_2026_-_permuta_de_imoveis_bogda.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PERMUTA DE BENS IMÓVEIS PÚBLICOS COM BEM IMÓVEL PARTICULAR, COM COMPENSAÇÃO DE DÉBITOS TRIBUTÁRIOS MEDIANTE ENCONTRO DE CONTAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/507/projeto_de_lei_014_de_2026_-desapropriacao_lote_03_rua_acre_ass.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL ATRAVÉS	DE  DESAPROPRIAÇÃO AMIGÁVEL E/OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/508/projeto_de_lei_015_de_2026_-desapropriacao_lote_02_rua_acre_ass.pdf</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/502/projeto_de_lei_016_de_2026_-desapropriacao_lote_01_rua_acre_ass.pdf</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/503/projeto_de_lei_017_de_2026_-desapropriacao_silvio_matricula_5422_ass.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAPROPRIAÇÃO PARCIAL DE IMÓVEL, POR UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_018_de_2026_-desapropriacao_silvio_matricula_5423_ass.pdf</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/514/projeto_de_lei_19_de_2026-regulamenta_programa_de_auxilio-_representacao_1.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE AUXÍLIO-REPRESENTAÇÃO NO ÂMBITO DO MUNICÍPIO DE SIDROLÂNDIA/MS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/562/projeto_de_lei_020_de_2026_-_matricula_21.435.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAPROPRIAÇÃO PARCIAL DE IMÓVEL, POR UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/563/projeto_de_lei_021_de_2026-1.pdf</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/564/projeto_de_lei_022_de_2026-1.pdf</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/565/projeto_de_lei_023_de_2026-1.pdf</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/630/projeto_de_lei_24_de_2026-primeira_infancia_ass.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL INTEGRADA PARA A PRIMEIRA INFÂNCIA NO MUNICÍPIO DE SIDROLÂNDIA, MATO GROSSO DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_25_de_2026-altera_a_lei_1114-2002.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A LEI 1114/2002, QUE INSTITUI OS FERIADOS NO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>Joana Michalski</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/467/modelo_de_projeto_de_lei_legislativo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a denominação A bem público que menciona E dá outras providências._x000D_
+_x000D_
+A Câmara Municipal de Sidrolândia, Estado de Mato Grosso do Sul, nas atribuições que lhe são_x000D_
+conferidas, faz saber, que o plenário aprova e encaminha para sansão do Executivo, o seguinte projeto_x000D_
+de lei:_x000D_
+_x000D_
+ART.1° Nomeia a extensão da Escola Cacique Armando Gabriel, ficando denominada como CMEI_x000D_
+Professora Elizabete Dias. Localizada na Aldeia Córrego do Meio. _x000D_
+ART.2° Esta lei entrará em vigor na_x000D_
+data de sua publicação e revoga as disposições em contrário.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>Professora Juscinei Claro</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_denominacao_a_via_publica.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação a via pública que menciona e_x000D_
+Dá outras providências.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>Carol Terra</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/492/prioridade_em_exames_e_consultas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o prazo máximo para a realização de_x000D_
+consultas e exames especializados classificados como_x000D_
+alta prioridade no âmbito da rede pública municipal de_x000D_
+saúde do Município de Sidrolândia-MS, e dá outras_x000D_
+providências”</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/493/patrimonio_cultural_-_escola_municipal_de_danca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara no âmbito do Município de Sidrolândia/MS,_x000D_
+a Escola Municipal de Dança e Expressão Corporal,_x000D_
+como Patrimônio Esportivo, Cultural imaterial e dá_x000D_
+outras providências”</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>Lê da Obra</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/560/projeto_educacao_financeira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO DE AULAS SOBRE EDUCAÇÃO FINANCEIRA  NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/597/pl_-_cuidando_de_quem_cuida_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa “CUIDANDO DE QUEM CUIDA”, visando promover ações de orientação e atenção às mães atípicas no âmbito do Município de Sidrolândia e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>Márcio K Beça</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/613/lei_transp._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o tempo máximo de permanência de alunos no transporte escolar da rede pública no Município de Sidrolândia – MS e dá outras providências.</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/640/ok_-_projeto_utilidade_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara a Utilidade Pública Municipal da ASSOCIAÇÃO REABILITAR CRISTOLANDIA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>Elaine Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/641/projeto_de_lei_rua_manoel_pires_da_silva_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“DÁ DENOMINAÇÃO A VIA PÚBLICA_x000D_
+QUE MENCIONA E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.”_x000D_
+A Câmara Municipal de Sidrolândia, Estado de Mato Grosso do Sul, nas_x000D_
+atribuições que lhe são conferidas, faz saber, que o plenário aprova e_x000D_
+encaminha para sansão do Prefeito Municipal, o seguinte projeto de lei:</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/642/projeto_de_lei_rua_noe_da_silveira_peixoto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“DÁ DENOMINAÇÃO A VIA PÚBLICA QUE_x000D_
+MENCIONA E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.”_x000D_
+A Câmara Municipal de Sidrolândia, Estado de Mato Grosso do Sul, nas_x000D_
+atribuições que lhe são conferidas, faz saber, que o plenário aprova e_x000D_
+encaminha para sansão do Prefeito Municipal, o seguinte projeto de lei:</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>Otacir Pereira Figueredo</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/644/pl_ok_reducao_diaria.pdf</t>
+  </si>
+  <si>
+    <t>Altera o anexo I da Lei Municipal 2059/2022</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/646/projeto_de_lei_ceap_finalizado.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DA CÂMARA MUNICIPAL DE SIDROLÂNDIA/MS, A COTA PARA O EXERCÍCIO DA ATIVIDADE PARLAMENTAR – CEAP, DESTINADA AO CUSTEIO DE DESPESAS VINCULADAS AO EXERCÍCIO DO MANDATO PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/645/ok_-_projeto_educacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO DE AULAS SOBRE EDUCAÇÃO FINANCEIRA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/473/projeto_de_resolucao_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ARTIGO 14 DA RESOLUÇÃO N. 004/2013 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>CONCEDE O TÍTULO “MULHER DESTAQUE DE SIDROLÂNDIA” ÀS MULHERES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>DisSe</t>
+  </si>
+  <si>
+    <t>Dispensa de Segunda Votação</t>
+  </si>
+  <si>
+    <t>DISPENSA DA SEGUNDA VOTAÇÃO DO PROJETO DE LEI Nº 03/2026 DO PODER LEGISLATIVO.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>DISPENSA DA SEGUNDA VOTAÇÃO DO PROJETO DE LEI Nº 04/2026 DO PODER LEGISLATIVO.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>DISPENSA DA SEGUNDA VOTAÇÃO DO PROJETO DE LEI Nº 07/2026 DO PODER LEGISLATIVO.</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>dispensa da segunda votação do Projeto de Lei Ordinária do Legislativo nº 11 de 2026.</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>dispensa da segunda votação do Projeto de Lei Ordinária do Legislativo nº 12 de 2026.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>EMA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>Gabriel Autocar</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/615/emenda_aditiva_n_01-2026_a_resolucao_n_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso XI, ao art. 1º com a seguinte redação:_x000D_
+XI - VALDELICE RAIMUNDO DE SOUZA</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>EMM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei Ordinário do Executivo n 06/2026</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/616/emenda_modificativa_02_de_2026_ao_pll_7_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação dos arts. 2º e 3º do Projeto de Lei nº 007/2026, que dispõe sobre o tempo máximo de permanência de alunos no transporte escolar no Município de Sidrolândia - MS.</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>EMS</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/652/emenda_supressivan_012026.pdf</t>
+  </si>
+  <si>
+    <t>Suprime o Art. 5º do Projeto de Lei Municipal 010/2026</t>
+  </si>
+  <si>
     <t>466</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edilaine Tavares</t>
   </si>
   <si>
-    <t>https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/466/oficio_001-2026.pdf</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/466/oficio_001-2026.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PARTICIPAÇÃO ONLINE NA SESSÃO EXTRAORDINÁRIA DO DIA 30 DE JANEIRO.</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>Gringo</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/549/requerimento_otacir.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de participação virtual de sessão extraordinária.</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>Zotti</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_zotti.pdf</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>Cledinaldo Cotócio</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/551/requerimento_cledinaldo.pdf</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_izaqueu.pdf</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>Adavilton Brandão</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/553/requerimento_adavilton.pdf</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_01_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre transporte escolar</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/584/requerimento_001_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Senhora_x000D_
+VANESSA ROSA PRADO_x000D_
+Secretária Municipal de Saúde - SEMS_x000D_
+_x000D_
+Assunto: Solicitação de Informações</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_01-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INFORMAÇÕES</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/614/of_camara_n_08_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+A Vereadora Edilaine Tavares, vem mui respeitosamente, por_x000D_
+meio deste, requerer autorização para participar de forma online da Sessão Ordinária a ser realizada no_x000D_
+dia 23 de março de 2026._x000D_
+A solicitação se dá em razão de compromissos previamente_x000D_
+agendados fora do município, impossibilitando a presença física, sem prejuízo de sua participação ativa_x000D_
+nos trabalhos legislativos._x000D_
+Diante do exposto, solicita-se a compreensão e o deferimento_x000D_
+deste requerimento._x000D_
+Termos em que,_x000D_
+Pede Deferimento._x000D_
+Vereadora Edilaine Tavares</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/643/sesao_online_30_03_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Eu, Carol Terra, vereadora com assento nesta Casa de Leis, dirigindo-me à Mesa Diretora, nos termos do artigo 118-A do inciso 1º do regimento interno da câmara Municipal de Sidrolândia, venho por meio desta requerer a minha participação on-line na sessão ordinária no dia de hoje por motivo de saúde.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizada a finalização da construção de 4 bocas de lobo do cruzamento das Ruas Rio Grande no Norte e Rosa F. da Silva, próximo ao CMEI João Lemes de Souza.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/469/manutencao_e_limpeza_do_parquinho_do_bairro_vacaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizada manutenção e limpeza do parquinho do Bairro Vacaria, fazer a substituição_x000D_
+da areia e a construção de um cercado.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/470/instalacao_de_quebra_molas_em_pontos_especificos_na_agrovila_do_assentamento.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a instalação de Quebra molas em pontos específicos na Agrovila do Assentamento Capão_x000D_
+Bonito I, sendo: um antes e o outro depois do mercado União, um depois da Agropecuária Terra Viva e_x000D_
+outro depois do atacadão das Bebidas.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/471/banheiros_publicos_nas_pracas.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a construção de banheiros públicos nas praças, Triângulo e na Praça Tancredo Neves no Bairro_x000D_
+São Bento.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/472/cemiterio_com_capela.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a criação de um novo cemitério com Capela no Município de Sidrolândia-MS.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/474/banheiros_publicos_no_loteamento_parque_fratelli.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a construção de banheiros públicos no Loteamento Parque Fratelli.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/475/iluminacao_no_campo_de_futebol.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja instalada a iluminação no campo de futebol suíço do Assentamento São Pedro, bem_x000D_
+como seja realizada a entrega de bolas de futebol de campo e de vôlei, além de redes para a práticas das_x000D_
+referidas modalidades esportivas.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/477/indicacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja desenvolvido por parte deste Executivo Municipal, projeto de lei nos moldes já utilizados_x000D_
+pelos entes federativos e estaduais, com relação ao “Bolsa Atleta” afim de comtemplar nossos atletas_x000D_
+competidores que tanto orgulham nosso município. Outrossim, se o referida Lei já existir em âmbito_x000D_
+jurídico de nosso município, solicitamos que a mesma seja atualizada, modernizada e totalmente_x000D_
+configurada às necessidades da realidade dos tempos atuais.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/479/revitalizacao_da_praca_esportiva_rubens_suckow.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja feita a revitalização da Praça Esportiva Rubens Suckow no Bairro Jardim Paraíso.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/480/rua_luiz_bretan_2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a instalação de quebra-molas na Rua Luiz Bretan, lateral do Parque_x000D_
+Vacaria entre os números 570 ao 635. Diante da reclamação de moradores_x000D_
+da localidade, relatam que veículos trafegam em alta velocidade.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/496/assinado_7.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, indicar a disponibilização de intérprete de Língua Brasileira de Sinais (Libras) na Câmara Municipal e na Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/497/quebra-molas_na_rua_tomas_da_silva_franca.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito um quebra-molas na Rua Tomás da Silva França próximo a residência de número_x000D_
+805, no Bairro São Bento.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/498/quebra-molas_nas_ruas_salvador_alves_rocha.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja feito quebra-molas nas Ruas, Salvador Alves Rocha em frente ao n° 20 e na Avenida_x000D_
+João Gomes, em frente ao n° 14 no Bairro Campina Ipacaray.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/509/indicacao_03.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta Indicar ao Poder Executivo Municipal a implantação de portões eletrônicos em_x000D_
+todas as escolas da rede municipal de ensino e nos Centros Municipais de Educação Infantil (CMEIs).</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_assinado_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam realizados os serviços de cascalhamento e patrolamento na Rua Naides Nogueira Brito no Bairro: Sitiolândia.</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam realizados os serviços de patrolamento e cascalhamento das vias do assentamento Nazareth.</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>Shirlei Pigosso Basso</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/512/proposicao_2.1.pdf</t>
+  </si>
+  <si>
+    <t>Substituição das lâmpadas da quadra da escola Estadual Paulo Eduardo_x000D_
+de Souza Firmo – Extensão São Pedro, localizada no Assentamento São Pedro. Atualmente, das 19_x000D_
+lâmpadas instaladas, 14 encontram-se queimadas, restando apenas 5 em funcionamento.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/513/proposicao_1.1.pdf</t>
+  </si>
+  <si>
+    <t>Sinalização viária nas imediações do Kids Clube —_x000D_
+escola recreativa, localizada na Rua Rio Grande do Norte, nº 384.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/517/isencao.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretoria, ouvida esta Casa de Leis que seja encaminhado expediente a Exmo. Sr.º._x000D_
+Rodrigo Basso, Prefeito Municipal de Sidrolândia, com cópias ao Setor de Tributação e demais_x000D_
+Secretaria responsavel:</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/518/promic.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretoria, ouvida esta Casa de Leis que seja encaminhado expediente a Exmo. Sr.º.  Rodrigo Basso, Prefeito Municipal de Sidrolândia, com cópias ao Senhor Enelvo Feline Junior, Secratario de Desenvolvimento Economico  e demais Secretarias conpetentes:</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/554/construcao_de_playground.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado a construção de playground (parquinho), nas Escolas Municipais: Monteiro_x000D_
+Lobato, localizada no Assentamento Capão Bonito II, Darcy Ribeiro polo, localizada no Assentamento_x000D_
+Capão Bonito I e extensões: Doralício Garces Paim, localizada no Assentamento Valinhos e Geraldo_x000D_
+Garcia, localizada no Assentamneto Geraldo Garcia, João Batista, localizada no Assentamento Che_x000D_
+Guevara, Leonida La Rosa Balbuena, localizada no Assentamento Jibóia (Área Rural) e Sandro Luiz_x000D_
+Gonzales ( Área Urbana).</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/555/construcao_de_passarelas_com_cobertura.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado a construção de passarelas com cobertura, nas Escolas Municipais, Darcy_x000D_
+Ribeiro Polo, localizada no Assentamento Capão Bonito I e Extensões: Doralício Garces Paim,_x000D_
+localizada no Assentamento Valinhos, Geraldo Garcia, localizada no Assentamento Geraldo Garcia,_x000D_
+Leonida La Rosa Balbuena, localizada no Assentamento Jibóa, João Batista, localizada no_x000D_
+Assentamento Che Guevara, ( Área Rural) e Sandro Luiz Gonzales ( Área Urbana).</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/556/implantacao_da_cobertura_e_arquibancada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos as Vossas Excelências que envide os esforços necessários, em viabilizar através de Emenda_x000D_
+Parlamentar a implantação da Cobertura e arquibancada para a quadra de esporte da Escola Municipal_x000D_
+João Batista localizada no Assentamento Che Guevara.</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/557/construcao_de_uma_escola_municipal_no_bairro_jardim_petropolis..pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado a construção de uma Escola Municípal no Bairro Jardim Petrópolis.</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/558/construcao_de_um_cmei_no_distrito_do_capao_seco.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito às Vossas Excelências a destinação de recursos através de emendas parlamentares para a_x000D_
+construção de um CMEI no Distrito do Capão Seco, no Município de Sidrolândia".</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_criacao_de_centro.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvida esta Casa de Leis que seja encaminhado expediente a Exmo. Sr.º.  Rodrigo Basso, Prefeito Municipal de Sidrolândia, com cópias a Srª Vanessa Rosa Prado, Secretária de Saúde  e demais Secretarias competentes:</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/585/construcao_de_uma_ponte_de_concreto_sob_o_rio_vacaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a construção de uma ponte de concreto sob o Rio Vacaria na BR 455, divisa do Assentamento_x000D_
+Capão Bonito II com as fazendas.</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/586/instalacao_de_academias_ao_ar_livre.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a destinação de recursos financeiros para a instalação de academias ao ar livre nos_x000D_
+Assentamentos Jibóia, Eldorado, Capão Seco, Barra Nova e Geraldo Garcia.</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/587/recapeamento_asfaltico_da_pista.pdf</t>
+  </si>
+  <si>
+    <t>Solicito o recapeamento asfáltico da pista de caminhada Professor Carlos Tadeu Henrique do Carmo.</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/588/construcao_de_uma_praca_no_distrito_do_capao_seco.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a construção de uma praça no Distrito do Capão Seco e outra na Agrovila do Assentamento_x000D_
+Capão Bonito I.</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/589/construcao_de_uma_ponte_de_concreto_no_assentamento_vacaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a construção de uma ponte de concreto no Assentamento Vacaria.</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/590/implantacao_de_um_centro_esportivo.pdf</t>
+  </si>
+  <si>
+    <t>“Solicitamos as Vossas Excelências que envide os esforços necessários, em viabilizar através de_x000D_
+Emenda Parlamentar, ajuda para a implantação de um centro Esportivo, contendo: Parque Infantil, Pista_x000D_
+de Caminhada, Campo de Futebol Suíço e Academia ao ar Livre, na Agrovila do Assentamento Capão_x000D_
+Bonito I, onde residem 133 famílias."</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/591/disponibilizacao_de_uma_viatura.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a disponibilização de uma viatura para o atendimento dos profissionais que atuam no Programa_x000D_
+Mulher Segura (Promuse) em nosso município.</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_troca_das_portas_e_batentes_cmeis_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr._x000D_
+RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. VILI_x000D_
+MARCOS TOGNON Secretário Municipal de Educação._x000D_
+_x000D_
+SOLICITO QUE SEJA FEITA A TROCA DAS PORTAS E BATENTES DOS CMEI’s QUE SE_x000D_
+ENCONTRAM DANIFICADOS</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_playground_adaptado_e_areia_na_apae_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr._x000D_
+RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. ALEX_x000D_
+JOSÉ DE NAZARETH NANTES Secretário Municipal de Turismo, Esporte e Cultura e ao Exmo. Sr._x000D_
+HUDSON MUCHIUTTI HERNANDES Secretário da Fundação Municipal de Esporte._x000D_
+_x000D_
+SOLICITO QUE SEJA FEITA A INSTALAÇÃO DE UM PLAYGROUND ADAPTADO COM PISO_x000D_
+DE AREIA NA ÁREA DE RECREAÇÃO DA APAE</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_areia_playground_cmeis_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr._x000D_
+RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. VILI_x000D_
+MARCOS TOGNON Secretário Municipal de Educação e ao Exmo. Sr. ENELVO IRADI FELINI_x000D_
+Secretário Municipal de Infraestrutura._x000D_
+_x000D_
+SOLICITO QUE SEJA FEITA A COLOCAÇÃO E/OU TROCA DA AREIA NOS PLAYGROUNDS_x000D_
+DOS CMEI’s</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_ar_condicionado_e_ventilador_esf_diva_nantes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr._x000D_
+RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópia a Exma. Sr.ª_x000D_
+VANESSA ROSA PRADO Secretária de Saúde do Município de Sidrolândia._x000D_
+_x000D_
+SOLICITO A INSTALAÇÃO DE UM APARELHO DE AR CONDICIONADO NA SALA DE_x000D_
+MEDICAÇÃO E UM VENTILADOR NO CORREDOR ONDE OS PACIENTES AGUARDAM_x000D_
+ATENDIMENTO NO ESF DIVA NANTES</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_01.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvido o plenário desta Casa de Leis, que seja encaminhado expediente ao_x000D_
+Excelentíssimo Senhor Prefeito Municipal Rodrigo Basso, com cópia à Secretaria de Educação</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/603/recapeamento_asfaltico_na_esquina_do_condominio_golden.pdf</t>
+  </si>
+  <si>
+    <t>Solicito o recapeamento asfáltico na esquina do Condomínio Golden na Rua Alagoas.</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/604/indicacao_av_dorvalino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja viabilizado esforços para que realizada a substituição do asfalto da rotatória da Avenida Dorvalino dos Santos com a rua Ponta Porã, localizada na via estadual que corta o município de Sidrolândia/MS.</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/605/indicacao_rio_g._n._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado serviço de tapa buracos na rua: Rio Grande do Norte esquina com Espírito Santo.</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/606/indicacao_limpeza_fratelli_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam realizados os serviços de limpeza e manutenção constante no Ecopark Fratelli, especialmente devido ao aumento de capivaras na área.</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/607/indicacao_joao_marcio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado serviço de tapa buracos na rua: João Marcio Ferreira Terra com rua: Rio Grande do Sul.</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/608/br_162_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a implantação de duas faixas elevadas para travessia de pedestre,_x000D_
+em substituição ou alternativa aos redutores de (quebra-molas), no Distrito_x000D_
+do Quebra Côco, especificamente na Avenida São Paulo, sendo uma no_x000D_
+inicio e outra no trecho central de acesso à MS-162.</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/609/assinado_13.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, Solicitar aquisição de brinquedos adaptados para o município.</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/610/curso_de_violao_e_aula_de_ballet.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam ofertados curso de violão e aula de Ballet para as comunidades dos Assentamentos_x000D_
+Capão Bonito I e Capão Bonito II.</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/611/assinado_14.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de veículo adaptado para atendimento na área da saúde.</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_cascalhamento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr._x000D_
+RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr._x000D_
+ENELVO IRADI FELINI Secretário Municipal de Infraestrutura._x000D_
+Solicitação_x000D_
+SOLICITO O CASCALHAMENTO DA RUA HUMBERTO CAMPOS E SUAS VIAS PARALELAS_x000D_
+(PRÓXIMO A EMPRESA CARGIL), RUA NAIDES NOGUEIRA DE BRITO E SUAS VIAS_x000D_
+PARALELAS - SIDROLAR II, RUA PROJETADA (ESQUINA COM RUA AURÉLIO F AZUAGA)_x000D_
+NO BAIRRO SIDROLAR II</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/628/indicacao_leoncio_de_souza_brito_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Prefeito Municipal de Sidrolândia, Senhor Rodrigo Borges Basso, com cópias ao senhor Enelvo Felini, Secretário de Infraestrutura, a seguinte solicitação:_x000D_
+_x000D_
+SOLICITAÇÃO_x000D_
+_x000D_
+Que seja instalado um quebra-molas na Rua Leôncio de Souza Brito, nas mediações dos números 1451 e 213, bairro São Bento, para reduzir a velocidade dos veículos, garantindo mais segurança no local.</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/631/projeto_de_treinamento_esportivo.pdf</t>
+  </si>
+  <si>
+    <t>Solicito um projeto de treinamento esportivo da modalidade futsal para atender os assentamentos:_x000D_
+Capão Bonito I, Capão Bonito II, São Pedro e as comunidades vizinhas.</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/632/praca_jose_osiro.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a instalação de um bebedouro, a troca das portas dos banheiros, a cobertura da quadra de_x000D_
+esportes, a instalação de iluminação na academia ao ar livre e na quadra de vôlei e a substituição da_x000D_
+areia, da Praça José Osiro, localizada no Bairro Jardim Pindorama.</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/633/indicacao_cascalhamento_aldeia_nova_terere_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr. RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. ENELVO IRADI FELINI Secretário Municipal de Infraestrutura._x000D_
+_x000D_
+SOLICITAÇÃO_x000D_
+SOLICITO O PATROLAMENTO E CASCALHAMENTO DAS RUAS DA ALDEIA NOVA TERERÉ</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_de_quadra_de_areia_jiboia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Uma Quadra de areia no setor 01 da comunidade do Assentamento Jibóia.</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_de_academia_ao_ar_livre_jiboia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de uma Academia ao Ar Livre no setor 01 da comunidade do Assentamento Jibóia.</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/636/pavientacao_agrovila_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a pavimentação da Agrovila do Capão Seco, especialmente nas proximidades do posto de saúde, da feira e da quadra.</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/637/indicacao_mais_psicologo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a ampliação do número de psicólogos na rede pública municipal de Sidrolândia/MS.</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/638/indicacao_iluminacao_publica_rua_parana_pe_de_cedro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr._x000D_
+RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr._x000D_
+ENELVO IRADI FELINI Secretário Municipal de Infraestrutura._x000D_
+_x000D_
+SOLICITO O REPARO DA ILUMINAÇÃO PÚBLICA NA RUA PARANÁ NO BAIRRO PÉ DE_x000D_
+CEDRO</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/639/indicacao_ar_condicionado_biblioteca_municipal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr._x000D_
+RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. ALEX_x000D_
+JOSÉ DE NAZARETH NANTES Secretário Municipal de Turismo, Esporte e Cultura e Fundação_x000D_
+Municipal de Cultura._x000D_
+_x000D_
+SOLICITO QUE SEJA REALIZADA A AQUISIÇÃO E INSTALAÇÃO DE APARELHOS DE AR_x000D_
+CONDICIONADO NA BIBLIOTECA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/653/assinado_19.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de sistema de videomonitoramento com câmeras de segurança em pontos estratégicos do município de Sidrolândia/MS, integrado às forças de segurança pública.</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/654/assinado_18.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de postes de iluminação pública na Rua dos Barbosas, localizada no bairro Jardim Alfa, no trecho compreendido entre o cruzamento com a Rua Gumercino Pereira de Souza até o cruzamento com a Rua Onze de Junho.</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/655/assinado_17.pdf</t>
+  </si>
+  <si>
+    <t>Capacitação de professores e demais profissionais da rede municipal deensino para identificação, acolhimento e encaminhamento de crianças e adolescentes vítimas de violência doméstica e com sinais de depressão e sofrimento emocional.</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_alianca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Doação de um terreno para a Igreja Nova Aliança, CNPJ: 61.008.656/0001-45, visando à instalação e ampliação de suas atividades no município de_x000D_
+Sidrolândia.</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_vista_alegre_reforma_do_posto_de_atendimento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reforma urgente do Posto de Atendimento Médico localizado na sede do Assentamento Vista Alegre-Sidrolândia-MS</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_de_parquinho_jiboia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um parquinho infantil no Setor 01 da comunidade localizada em área de assentamento rural.</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/659/cascalhamento_barra_nova_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de cascalhamento nas estradas do Assentamento Barra Nova</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>MOPe</t>
+  </si>
+  <si>
+    <t>Moção de Pesar</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/478/mocao_virma_2.pdf</t>
+  </si>
+  <si>
+    <t>Falecimento de Dona Virma Nantes, ocorrido em 03 de fevereiro de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -453,68 +2356,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_executivo_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/466/oficio_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/620/parecer_01-26_clc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/624/parecer_02-26_clc.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/622/parecer_03-26_clc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/621/parecer_04-26_clc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/627/parecer_05-26_clc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/626/parecer_06-26_clc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/623/parecer_01-26_cec.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/625/parecer_01-26_csdspd.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/476/proposta_de_emenda_a_lei_organica_1-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/519/projeto_de_lei_complementar__01_de_2026-regulamenta_o_pagamento_do_incentivo_financeiro_adicional_do_componente_de_qualidade_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/600/projeto_de_lei_complementar__02_de_2026-organizacao_e_regulamentacao_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_05_de_2026_-_alteracao_da_lei_complementar_110-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei_01_de_2026-_cootransidro_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei_03_de_2026-_adriano_cordeiro_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_05_de_2026-feriado_dia_19_de_abril.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_06_de_2026-contratacao_de_credito_junto_a_caixa_economica_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_executivo_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_de_lei_010_de_2026_-_desapropriacao_burali.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/548/projeto_de_lei_11_de_2026_-_permuta_thiago_e_desconsi_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/629/projeto_de_lei_012_de_2026_-institui_o_programa_de_formacao_esportiva_e_cultural_ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_13_de_2026_-_permuta_de_imoveis_bogda.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/507/projeto_de_lei_014_de_2026_-desapropriacao_lote_03_rua_acre_ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/508/projeto_de_lei_015_de_2026_-desapropriacao_lote_02_rua_acre_ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/502/projeto_de_lei_016_de_2026_-desapropriacao_lote_01_rua_acre_ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/503/projeto_de_lei_017_de_2026_-desapropriacao_silvio_matricula_5422_ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_018_de_2026_-desapropriacao_silvio_matricula_5423_ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/514/projeto_de_lei_19_de_2026-regulamenta_programa_de_auxilio-_representacao_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/562/projeto_de_lei_020_de_2026_-_matricula_21.435.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/563/projeto_de_lei_021_de_2026-1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/564/projeto_de_lei_022_de_2026-1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/565/projeto_de_lei_023_de_2026-1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/630/projeto_de_lei_24_de_2026-primeira_infancia_ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_25_de_2026-altera_a_lei_1114-2002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/467/modelo_de_projeto_de_lei_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_denominacao_a_via_publica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/492/prioridade_em_exames_e_consultas_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/493/patrimonio_cultural_-_escola_municipal_de_danca_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/560/projeto_educacao_financeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/597/pl_-_cuidando_de_quem_cuida_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/613/lei_transp._assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/640/ok_-_projeto_utilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/641/projeto_de_lei_rua_manoel_pires_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/642/projeto_de_lei_rua_noe_da_silveira_peixoto_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/644/pl_ok_reducao_diaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/646/projeto_de_lei_ceap_finalizado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/645/ok_-_projeto_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/473/projeto_de_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/615/emenda_aditiva_n_01-2026_a_resolucao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/616/emenda_modificativa_02_de_2026_ao_pll_7_de_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/652/emenda_supressivan_012026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/466/oficio_001-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/549/requerimento_otacir.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_zotti.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/551/requerimento_cledinaldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_izaqueu.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/553/requerimento_adavilton.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_01_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/584/requerimento_001_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/614/of_camara_n_08_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/643/sesao_online_30_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/469/manutencao_e_limpeza_do_parquinho_do_bairro_vacaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/470/instalacao_de_quebra_molas_em_pontos_especificos_na_agrovila_do_assentamento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/471/banheiros_publicos_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/472/cemiterio_com_capela.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/474/banheiros_publicos_no_loteamento_parque_fratelli.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/475/iluminacao_no_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/477/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/479/revitalizacao_da_praca_esportiva_rubens_suckow.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/480/rua_luiz_bretan_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/496/assinado_7.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/497/quebra-molas_na_rua_tomas_da_silva_franca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/498/quebra-molas_nas_ruas_salvador_alves_rocha.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/509/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/512/proposicao_2.1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/513/proposicao_1.1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/517/isencao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/518/promic.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/554/construcao_de_playground.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/555/construcao_de_passarelas_com_cobertura.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/556/implantacao_da_cobertura_e_arquibancada.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/557/construcao_de_uma_escola_municipal_no_bairro_jardim_petropolis..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/558/construcao_de_um_cmei_no_distrito_do_capao_seco.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_criacao_de_centro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/585/construcao_de_uma_ponte_de_concreto_sob_o_rio_vacaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/586/instalacao_de_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/587/recapeamento_asfaltico_da_pista.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/588/construcao_de_uma_praca_no_distrito_do_capao_seco.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/589/construcao_de_uma_ponte_de_concreto_no_assentamento_vacaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/590/implantacao_de_um_centro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/591/disponibilizacao_de_uma_viatura.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_troca_das_portas_e_batentes_cmeis_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_playground_adaptado_e_areia_na_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_areia_playground_cmeis_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_ar_condicionado_e_ventilador_esf_diva_nantes_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/603/recapeamento_asfaltico_na_esquina_do_condominio_golden.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/604/indicacao_av_dorvalino_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/605/indicacao_rio_g._n._assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/606/indicacao_limpeza_fratelli_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/607/indicacao_joao_marcio_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/608/br_162_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/609/assinado_13.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/610/curso_de_violao_e_aula_de_ballet.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/611/assinado_14.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_cascalhamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/628/indicacao_leoncio_de_souza_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/631/projeto_de_treinamento_esportivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/632/praca_jose_osiro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/633/indicacao_cascalhamento_aldeia_nova_terere_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_de_quadra_de_areia_jiboia_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_de_academia_ao_ar_livre_jiboia_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/636/pavientacao_agrovila_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/637/indicacao_mais_psicologo_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/638/indicacao_iluminacao_publica_rua_parana_pe_de_cedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/639/indicacao_ar_condicionado_biblioteca_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/653/assinado_19.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/654/assinado_18.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/655/assinado_17.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_alianca_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_vista_alegre_reforma_do_posto_de_atendimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_de_parquinho_jiboia_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/659/cascalhamento_barra_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/478/mocao_virma_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="111.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="65.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -534,123 +2437,4815 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>21</v>
-      </c>
-[...13 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>71</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>10</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="D26" t="s">
+        <v>86</v>
+      </c>
+      <c r="E26" t="s">
+        <v>87</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" t="s">
+        <v>86</v>
+      </c>
+      <c r="E27" t="s">
+        <v>87</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" t="s">
+        <v>86</v>
+      </c>
+      <c r="E28" t="s">
+        <v>87</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>23</v>
+      </c>
+      <c r="D29" t="s">
+        <v>86</v>
+      </c>
+      <c r="E29" t="s">
+        <v>87</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D30" t="s">
+        <v>86</v>
+      </c>
+      <c r="E30" t="s">
+        <v>87</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>29</v>
       </c>
-      <c r="G5" s="1" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="D31" t="s">
+        <v>86</v>
+      </c>
+      <c r="E31" t="s">
+        <v>87</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>99</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" t="s">
+        <v>86</v>
+      </c>
+      <c r="E32" t="s">
+        <v>87</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>101</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" t="s">
+        <v>86</v>
+      </c>
+      <c r="E33" t="s">
+        <v>87</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" t="s">
+        <v>86</v>
+      </c>
+      <c r="E34" t="s">
+        <v>87</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35" t="s">
+        <v>86</v>
+      </c>
+      <c r="E35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>107</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36" t="s">
+        <v>87</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37" t="s">
+        <v>87</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>50</v>
+      </c>
+      <c r="D38" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38" t="s">
+        <v>87</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>53</v>
+      </c>
+      <c r="D39" t="s">
+        <v>86</v>
+      </c>
+      <c r="E39" t="s">
+        <v>87</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>56</v>
+      </c>
+      <c r="D40" t="s">
+        <v>86</v>
+      </c>
+      <c r="E40" t="s">
+        <v>87</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>59</v>
+      </c>
+      <c r="D41" t="s">
+        <v>86</v>
+      </c>
+      <c r="E41" t="s">
+        <v>87</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" t="s">
+        <v>86</v>
+      </c>
+      <c r="E42" t="s">
+        <v>87</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>65</v>
+      </c>
+      <c r="D43" t="s">
+        <v>86</v>
+      </c>
+      <c r="E43" t="s">
+        <v>87</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>68</v>
+      </c>
+      <c r="D44" t="s">
+        <v>86</v>
+      </c>
+      <c r="E44" t="s">
+        <v>87</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>71</v>
+      </c>
+      <c r="D45" t="s">
+        <v>86</v>
+      </c>
+      <c r="E45" t="s">
+        <v>87</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>127</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>74</v>
+      </c>
+      <c r="D46" t="s">
+        <v>86</v>
+      </c>
+      <c r="E46" t="s">
+        <v>87</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>77</v>
+      </c>
+      <c r="D47" t="s">
+        <v>86</v>
+      </c>
+      <c r="E47" t="s">
+        <v>87</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>80</v>
+      </c>
+      <c r="D48" t="s">
+        <v>86</v>
+      </c>
+      <c r="E48" t="s">
+        <v>87</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>83</v>
+      </c>
+      <c r="D49" t="s">
+        <v>86</v>
+      </c>
+      <c r="E49" t="s">
+        <v>87</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>136</v>
+      </c>
+      <c r="D50" t="s">
+        <v>86</v>
+      </c>
+      <c r="E50" t="s">
+        <v>87</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>139</v>
+      </c>
+      <c r="D51" t="s">
+        <v>86</v>
+      </c>
+      <c r="E51" t="s">
+        <v>87</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>142</v>
+      </c>
+      <c r="E52" t="s">
+        <v>143</v>
+      </c>
+      <c r="F52" t="s">
+        <v>144</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H52" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>147</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>142</v>
+      </c>
+      <c r="E53" t="s">
+        <v>143</v>
+      </c>
+      <c r="F53" t="s">
+        <v>144</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H53" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>150</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>20</v>
+      </c>
+      <c r="D54" t="s">
+        <v>142</v>
+      </c>
+      <c r="E54" t="s">
+        <v>143</v>
+      </c>
+      <c r="F54" t="s">
+        <v>144</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H54" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>153</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>23</v>
+      </c>
+      <c r="D55" t="s">
+        <v>142</v>
+      </c>
+      <c r="E55" t="s">
+        <v>143</v>
+      </c>
+      <c r="F55" t="s">
+        <v>144</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H55" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>156</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>26</v>
+      </c>
+      <c r="D56" t="s">
+        <v>142</v>
+      </c>
+      <c r="E56" t="s">
+        <v>143</v>
+      </c>
+      <c r="F56" t="s">
+        <v>144</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H56" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>159</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>29</v>
+      </c>
+      <c r="D57" t="s">
+        <v>142</v>
+      </c>
+      <c r="E57" t="s">
+        <v>143</v>
+      </c>
+      <c r="F57" t="s">
+        <v>144</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H57" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>162</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>163</v>
+      </c>
+      <c r="E58" t="s">
+        <v>164</v>
+      </c>
+      <c r="F58" t="s">
+        <v>165</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H58" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>168</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>169</v>
+      </c>
+      <c r="E59" t="s">
+        <v>170</v>
+      </c>
+      <c r="F59" t="s">
+        <v>171</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H59" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>174</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>175</v>
+      </c>
+      <c r="E60" t="s">
+        <v>176</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H60" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>179</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>180</v>
+      </c>
+      <c r="E61" t="s">
+        <v>181</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H61" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>184</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" t="s">
+        <v>181</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H62" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>187</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>26</v>
+      </c>
+      <c r="D63" t="s">
+        <v>180</v>
+      </c>
+      <c r="E63" t="s">
+        <v>181</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H63" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>190</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>191</v>
+      </c>
+      <c r="E64" t="s">
+        <v>192</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H64" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>195</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>20</v>
+      </c>
+      <c r="D65" t="s">
+        <v>191</v>
+      </c>
+      <c r="E65" t="s">
+        <v>192</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H65" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>197</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>26</v>
+      </c>
+      <c r="D66" t="s">
+        <v>191</v>
+      </c>
+      <c r="E66" t="s">
+        <v>192</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H66" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>200</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>29</v>
+      </c>
+      <c r="D67" t="s">
+        <v>191</v>
+      </c>
+      <c r="E67" t="s">
+        <v>192</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H67" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>203</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" t="s">
+        <v>191</v>
+      </c>
+      <c r="E68" t="s">
+        <v>192</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H68" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>206</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69" t="s">
+        <v>191</v>
+      </c>
+      <c r="E69" t="s">
+        <v>192</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H69" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>209</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>44</v>
+      </c>
+      <c r="D70" t="s">
+        <v>191</v>
+      </c>
+      <c r="E70" t="s">
+        <v>192</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H70" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>212</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>47</v>
+      </c>
+      <c r="D71" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" t="s">
+        <v>192</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H71" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>215</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>50</v>
+      </c>
+      <c r="D72" t="s">
+        <v>191</v>
+      </c>
+      <c r="E72" t="s">
+        <v>192</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H72" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>218</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>53</v>
+      </c>
+      <c r="D73" t="s">
+        <v>191</v>
+      </c>
+      <c r="E73" t="s">
+        <v>192</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H73" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>221</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>56</v>
+      </c>
+      <c r="D74" t="s">
+        <v>191</v>
+      </c>
+      <c r="E74" t="s">
+        <v>192</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H74" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>223</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>59</v>
+      </c>
+      <c r="D75" t="s">
+        <v>191</v>
+      </c>
+      <c r="E75" t="s">
+        <v>192</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H75" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>225</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>62</v>
+      </c>
+      <c r="D76" t="s">
+        <v>191</v>
+      </c>
+      <c r="E76" t="s">
+        <v>192</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H76" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>228</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>65</v>
+      </c>
+      <c r="D77" t="s">
+        <v>191</v>
+      </c>
+      <c r="E77" t="s">
+        <v>192</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H77" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>230</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>68</v>
+      </c>
+      <c r="D78" t="s">
+        <v>191</v>
+      </c>
+      <c r="E78" t="s">
+        <v>192</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H78" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>233</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>71</v>
+      </c>
+      <c r="D79" t="s">
+        <v>191</v>
+      </c>
+      <c r="E79" t="s">
+        <v>192</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H79" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>236</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>74</v>
+      </c>
+      <c r="D80" t="s">
+        <v>191</v>
+      </c>
+      <c r="E80" t="s">
+        <v>192</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H80" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>238</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>77</v>
+      </c>
+      <c r="D81" t="s">
+        <v>191</v>
+      </c>
+      <c r="E81" t="s">
+        <v>192</v>
+      </c>
+      <c r="F81" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H81" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>240</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>80</v>
+      </c>
+      <c r="D82" t="s">
+        <v>191</v>
+      </c>
+      <c r="E82" t="s">
+        <v>192</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H82" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>242</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>83</v>
+      </c>
+      <c r="D83" t="s">
+        <v>191</v>
+      </c>
+      <c r="E83" t="s">
+        <v>192</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H83" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>245</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>136</v>
+      </c>
+      <c r="D84" t="s">
+        <v>191</v>
+      </c>
+      <c r="E84" t="s">
+        <v>192</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H84" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>248</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>249</v>
+      </c>
+      <c r="E85" t="s">
+        <v>250</v>
+      </c>
+      <c r="F85" t="s">
+        <v>251</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H85" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>254</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>17</v>
+      </c>
+      <c r="D86" t="s">
+        <v>249</v>
+      </c>
+      <c r="E86" t="s">
+        <v>250</v>
+      </c>
+      <c r="F86" t="s">
+        <v>255</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H86" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>258</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>20</v>
+      </c>
+      <c r="D87" t="s">
+        <v>249</v>
+      </c>
+      <c r="E87" t="s">
+        <v>250</v>
+      </c>
+      <c r="F87" t="s">
+        <v>259</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H87" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>262</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>23</v>
+      </c>
+      <c r="D88" t="s">
+        <v>249</v>
+      </c>
+      <c r="E88" t="s">
+        <v>250</v>
+      </c>
+      <c r="F88" t="s">
+        <v>259</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H88" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>265</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>26</v>
+      </c>
+      <c r="D89" t="s">
+        <v>249</v>
+      </c>
+      <c r="E89" t="s">
+        <v>250</v>
+      </c>
+      <c r="F89" t="s">
+        <v>266</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H89" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>269</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>29</v>
+      </c>
+      <c r="D90" t="s">
+        <v>249</v>
+      </c>
+      <c r="E90" t="s">
+        <v>250</v>
+      </c>
+      <c r="F90" t="s">
+        <v>259</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H90" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>272</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>32</v>
+      </c>
+      <c r="D91" t="s">
+        <v>249</v>
+      </c>
+      <c r="E91" t="s">
+        <v>250</v>
+      </c>
+      <c r="F91" t="s">
+        <v>273</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H91" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>276</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92" t="s">
+        <v>249</v>
+      </c>
+      <c r="E92" t="s">
+        <v>250</v>
+      </c>
+      <c r="F92" t="s">
+        <v>266</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H92" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>279</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93" t="s">
+        <v>249</v>
+      </c>
+      <c r="E93" t="s">
+        <v>250</v>
+      </c>
+      <c r="F93" t="s">
+        <v>280</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H93" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>283</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>41</v>
+      </c>
+      <c r="D94" t="s">
+        <v>249</v>
+      </c>
+      <c r="E94" t="s">
+        <v>250</v>
+      </c>
+      <c r="F94" t="s">
+        <v>280</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H94" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>286</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>44</v>
+      </c>
+      <c r="D95" t="s">
+        <v>249</v>
+      </c>
+      <c r="E95" t="s">
+        <v>250</v>
+      </c>
+      <c r="F95" t="s">
+        <v>287</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H95" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>290</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>47</v>
+      </c>
+      <c r="D96" t="s">
+        <v>249</v>
+      </c>
+      <c r="E96" t="s">
+        <v>250</v>
+      </c>
+      <c r="F96" t="s">
+        <v>287</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H96" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>293</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>50</v>
+      </c>
+      <c r="D97" t="s">
+        <v>249</v>
+      </c>
+      <c r="E97" t="s">
+        <v>250</v>
+      </c>
+      <c r="F97" t="s">
+        <v>266</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H97" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>296</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" t="s">
+        <v>297</v>
+      </c>
+      <c r="E98" t="s">
+        <v>298</v>
+      </c>
+      <c r="F98" t="s">
+        <v>144</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H98" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>301</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" t="s">
+        <v>297</v>
+      </c>
+      <c r="E99" t="s">
+        <v>298</v>
+      </c>
+      <c r="F99" t="s">
+        <v>287</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H99" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>303</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" t="s">
+        <v>304</v>
+      </c>
+      <c r="E100" t="s">
+        <v>305</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>307</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D101" t="s">
+        <v>304</v>
+      </c>
+      <c r="E101" t="s">
+        <v>305</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H101" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>309</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>20</v>
+      </c>
+      <c r="D102" t="s">
+        <v>304</v>
+      </c>
+      <c r="E102" t="s">
+        <v>305</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>311</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>23</v>
+      </c>
+      <c r="D103" t="s">
+        <v>304</v>
+      </c>
+      <c r="E103" t="s">
+        <v>305</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H103" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>313</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>26</v>
+      </c>
+      <c r="D104" t="s">
+        <v>304</v>
+      </c>
+      <c r="E104" t="s">
+        <v>305</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H104" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>315</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>316</v>
+      </c>
+      <c r="E105" t="s">
+        <v>317</v>
+      </c>
+      <c r="F105" t="s">
+        <v>318</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H105" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>321</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>322</v>
+      </c>
+      <c r="E106" t="s">
+        <v>323</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H106" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>325</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" t="s">
+        <v>322</v>
+      </c>
+      <c r="E107" t="s">
+        <v>323</v>
+      </c>
+      <c r="F107" t="s">
+        <v>273</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H107" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>328</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" t="s">
+        <v>329</v>
+      </c>
+      <c r="E108" t="s">
+        <v>330</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H108" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>333</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>334</v>
+      </c>
+      <c r="E109" t="s">
+        <v>335</v>
+      </c>
+      <c r="F109" t="s">
+        <v>336</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H109" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>339</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" t="s">
+        <v>334</v>
+      </c>
+      <c r="E110" t="s">
+        <v>335</v>
+      </c>
+      <c r="F110" t="s">
+        <v>340</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H110" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>343</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>20</v>
+      </c>
+      <c r="D111" t="s">
+        <v>334</v>
+      </c>
+      <c r="E111" t="s">
+        <v>335</v>
+      </c>
+      <c r="F111" t="s">
+        <v>344</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H111" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>346</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>23</v>
+      </c>
+      <c r="D112" t="s">
+        <v>334</v>
+      </c>
+      <c r="E112" t="s">
+        <v>335</v>
+      </c>
+      <c r="F112" t="s">
+        <v>347</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H112" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>349</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>26</v>
+      </c>
+      <c r="D113" t="s">
+        <v>334</v>
+      </c>
+      <c r="E113" t="s">
+        <v>335</v>
+      </c>
+      <c r="F113" t="s">
+        <v>318</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H113" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>351</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>29</v>
+      </c>
+      <c r="D114" t="s">
+        <v>334</v>
+      </c>
+      <c r="E114" t="s">
+        <v>335</v>
+      </c>
+      <c r="F114" t="s">
+        <v>352</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H114" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>354</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>32</v>
+      </c>
+      <c r="D115" t="s">
+        <v>334</v>
+      </c>
+      <c r="E115" t="s">
+        <v>335</v>
+      </c>
+      <c r="F115" t="s">
+        <v>347</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H115" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>357</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>35</v>
+      </c>
+      <c r="D116" t="s">
+        <v>334</v>
+      </c>
+      <c r="E116" t="s">
+        <v>335</v>
+      </c>
+      <c r="F116" t="s">
+        <v>318</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H116" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>360</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>38</v>
+      </c>
+      <c r="D117" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" t="s">
+        <v>335</v>
+      </c>
+      <c r="F117" t="s">
+        <v>266</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H117" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>363</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>41</v>
+      </c>
+      <c r="D118" t="s">
+        <v>334</v>
+      </c>
+      <c r="E118" t="s">
+        <v>335</v>
+      </c>
+      <c r="F118" t="s">
+        <v>336</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H118" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>366</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>44</v>
+      </c>
+      <c r="D119" t="s">
+        <v>334</v>
+      </c>
+      <c r="E119" t="s">
+        <v>335</v>
+      </c>
+      <c r="F119" t="s">
+        <v>259</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H119" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>369</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" t="s">
+        <v>370</v>
+      </c>
+      <c r="E120" t="s">
+        <v>371</v>
+      </c>
+      <c r="F120" t="s">
+        <v>344</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H120" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>374</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>17</v>
+      </c>
+      <c r="D121" t="s">
+        <v>370</v>
+      </c>
+      <c r="E121" t="s">
+        <v>371</v>
+      </c>
+      <c r="F121" t="s">
+        <v>255</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H121" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>377</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>20</v>
+      </c>
+      <c r="D122" t="s">
+        <v>370</v>
+      </c>
+      <c r="E122" t="s">
+        <v>371</v>
+      </c>
+      <c r="F122" t="s">
+        <v>255</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H122" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>380</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>23</v>
+      </c>
+      <c r="D123" t="s">
+        <v>370</v>
+      </c>
+      <c r="E123" t="s">
+        <v>371</v>
+      </c>
+      <c r="F123" t="s">
+        <v>255</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H123" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>383</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>26</v>
+      </c>
+      <c r="D124" t="s">
+        <v>370</v>
+      </c>
+      <c r="E124" t="s">
+        <v>371</v>
+      </c>
+      <c r="F124" t="s">
+        <v>255</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H124" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>386</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>29</v>
+      </c>
+      <c r="D125" t="s">
+        <v>370</v>
+      </c>
+      <c r="E125" t="s">
+        <v>371</v>
+      </c>
+      <c r="F125" t="s">
+        <v>255</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H125" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>389</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>32</v>
+      </c>
+      <c r="D126" t="s">
+        <v>370</v>
+      </c>
+      <c r="E126" t="s">
+        <v>371</v>
+      </c>
+      <c r="F126" t="s">
+        <v>255</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H126" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>392</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>35</v>
+      </c>
+      <c r="D127" t="s">
+        <v>370</v>
+      </c>
+      <c r="E127" t="s">
+        <v>371</v>
+      </c>
+      <c r="F127" t="s">
+        <v>259</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H127" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>395</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128" t="s">
+        <v>370</v>
+      </c>
+      <c r="E128" t="s">
+        <v>371</v>
+      </c>
+      <c r="F128" t="s">
+        <v>255</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H128" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>398</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>41</v>
+      </c>
+      <c r="D129" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" t="s">
+        <v>371</v>
+      </c>
+      <c r="F129" t="s">
+        <v>273</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H129" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>401</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>44</v>
+      </c>
+      <c r="D130" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" t="s">
+        <v>371</v>
+      </c>
+      <c r="F130" t="s">
+        <v>352</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H130" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>404</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>47</v>
+      </c>
+      <c r="D131" t="s">
+        <v>370</v>
+      </c>
+      <c r="E131" t="s">
+        <v>371</v>
+      </c>
+      <c r="F131" t="s">
+        <v>255</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H131" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>407</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>50</v>
+      </c>
+      <c r="D132" t="s">
+        <v>370</v>
+      </c>
+      <c r="E132" t="s">
+        <v>371</v>
+      </c>
+      <c r="F132" t="s">
+        <v>255</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H132" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>410</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>62</v>
+      </c>
+      <c r="D133" t="s">
+        <v>370</v>
+      </c>
+      <c r="E133" t="s">
+        <v>371</v>
+      </c>
+      <c r="F133" t="s">
+        <v>352</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H133" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>413</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>65</v>
+      </c>
+      <c r="D134" t="s">
+        <v>370</v>
+      </c>
+      <c r="E134" t="s">
+        <v>371</v>
+      </c>
+      <c r="F134" t="s">
+        <v>344</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H134" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>416</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>68</v>
+      </c>
+      <c r="D135" t="s">
+        <v>370</v>
+      </c>
+      <c r="E135" t="s">
+        <v>371</v>
+      </c>
+      <c r="F135" t="s">
+        <v>344</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H135" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>419</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>71</v>
+      </c>
+      <c r="D136" t="s">
+        <v>370</v>
+      </c>
+      <c r="E136" t="s">
+        <v>371</v>
+      </c>
+      <c r="F136" t="s">
+        <v>420</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H136" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>423</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>74</v>
+      </c>
+      <c r="D137" t="s">
+        <v>370</v>
+      </c>
+      <c r="E137" t="s">
+        <v>371</v>
+      </c>
+      <c r="F137" t="s">
+        <v>420</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H137" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>426</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>77</v>
+      </c>
+      <c r="D138" t="s">
+        <v>370</v>
+      </c>
+      <c r="E138" t="s">
+        <v>371</v>
+      </c>
+      <c r="F138" t="s">
+        <v>340</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H138" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>429</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>80</v>
+      </c>
+      <c r="D139" t="s">
+        <v>370</v>
+      </c>
+      <c r="E139" t="s">
+        <v>371</v>
+      </c>
+      <c r="F139" t="s">
+        <v>340</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H139" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>432</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>83</v>
+      </c>
+      <c r="D140" t="s">
+        <v>370</v>
+      </c>
+      <c r="E140" t="s">
+        <v>371</v>
+      </c>
+      <c r="F140" t="s">
+        <v>255</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H140" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>435</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>136</v>
+      </c>
+      <c r="D141" t="s">
+        <v>370</v>
+      </c>
+      <c r="E141" t="s">
+        <v>371</v>
+      </c>
+      <c r="F141" t="s">
+        <v>255</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H141" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>438</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>139</v>
+      </c>
+      <c r="D142" t="s">
+        <v>370</v>
+      </c>
+      <c r="E142" t="s">
+        <v>371</v>
+      </c>
+      <c r="F142" t="s">
+        <v>255</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H142" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>441</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>442</v>
+      </c>
+      <c r="D143" t="s">
+        <v>370</v>
+      </c>
+      <c r="E143" t="s">
+        <v>371</v>
+      </c>
+      <c r="F143" t="s">
+        <v>255</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H143" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>445</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>446</v>
+      </c>
+      <c r="D144" t="s">
+        <v>370</v>
+      </c>
+      <c r="E144" t="s">
+        <v>371</v>
+      </c>
+      <c r="F144" t="s">
+        <v>255</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H144" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>449</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>450</v>
+      </c>
+      <c r="D145" t="s">
+        <v>370</v>
+      </c>
+      <c r="E145" t="s">
+        <v>371</v>
+      </c>
+      <c r="F145" t="s">
+        <v>340</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H145" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>453</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>454</v>
+      </c>
+      <c r="D146" t="s">
+        <v>370</v>
+      </c>
+      <c r="E146" t="s">
+        <v>371</v>
+      </c>
+      <c r="F146" t="s">
+        <v>255</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H146" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>457</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>458</v>
+      </c>
+      <c r="D147" t="s">
+        <v>370</v>
+      </c>
+      <c r="E147" t="s">
+        <v>371</v>
+      </c>
+      <c r="F147" t="s">
+        <v>255</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H147" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>461</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>462</v>
+      </c>
+      <c r="D148" t="s">
+        <v>370</v>
+      </c>
+      <c r="E148" t="s">
+        <v>371</v>
+      </c>
+      <c r="F148" t="s">
+        <v>255</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H148" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>465</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>466</v>
+      </c>
+      <c r="D149" t="s">
+        <v>370</v>
+      </c>
+      <c r="E149" t="s">
+        <v>371</v>
+      </c>
+      <c r="F149" t="s">
+        <v>255</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H149" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>469</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>470</v>
+      </c>
+      <c r="D150" t="s">
+        <v>370</v>
+      </c>
+      <c r="E150" t="s">
+        <v>371</v>
+      </c>
+      <c r="F150" t="s">
+        <v>255</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H150" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>473</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>474</v>
+      </c>
+      <c r="D151" t="s">
+        <v>370</v>
+      </c>
+      <c r="E151" t="s">
+        <v>371</v>
+      </c>
+      <c r="F151" t="s">
+        <v>255</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H151" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>477</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>478</v>
+      </c>
+      <c r="D152" t="s">
+        <v>370</v>
+      </c>
+      <c r="E152" t="s">
+        <v>371</v>
+      </c>
+      <c r="F152" t="s">
+        <v>255</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H152" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>481</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>482</v>
+      </c>
+      <c r="D153" t="s">
+        <v>370</v>
+      </c>
+      <c r="E153" t="s">
+        <v>371</v>
+      </c>
+      <c r="F153" t="s">
+        <v>280</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H153" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>485</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>486</v>
+      </c>
+      <c r="D154" t="s">
+        <v>370</v>
+      </c>
+      <c r="E154" t="s">
+        <v>371</v>
+      </c>
+      <c r="F154" t="s">
+        <v>280</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H154" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>489</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>490</v>
+      </c>
+      <c r="D155" t="s">
+        <v>370</v>
+      </c>
+      <c r="E155" t="s">
+        <v>371</v>
+      </c>
+      <c r="F155" t="s">
+        <v>280</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H155" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>493</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>494</v>
+      </c>
+      <c r="D156" t="s">
+        <v>370</v>
+      </c>
+      <c r="E156" t="s">
+        <v>371</v>
+      </c>
+      <c r="F156" t="s">
+        <v>280</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H156" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>497</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>498</v>
+      </c>
+      <c r="D157" t="s">
+        <v>370</v>
+      </c>
+      <c r="E157" t="s">
+        <v>371</v>
+      </c>
+      <c r="F157" t="s">
+        <v>352</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H157" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>501</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>502</v>
+      </c>
+      <c r="D158" t="s">
+        <v>370</v>
+      </c>
+      <c r="E158" t="s">
+        <v>371</v>
+      </c>
+      <c r="F158" t="s">
+        <v>255</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H158" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>505</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>506</v>
+      </c>
+      <c r="D159" t="s">
+        <v>370</v>
+      </c>
+      <c r="E159" t="s">
+        <v>371</v>
+      </c>
+      <c r="F159" t="s">
+        <v>344</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H159" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>509</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>510</v>
+      </c>
+      <c r="D160" t="s">
+        <v>370</v>
+      </c>
+      <c r="E160" t="s">
+        <v>371</v>
+      </c>
+      <c r="F160" t="s">
+        <v>344</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H160" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>513</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>514</v>
+      </c>
+      <c r="D161" t="s">
+        <v>370</v>
+      </c>
+      <c r="E161" t="s">
+        <v>371</v>
+      </c>
+      <c r="F161" t="s">
+        <v>344</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H161" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>517</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>518</v>
+      </c>
+      <c r="D162" t="s">
+        <v>370</v>
+      </c>
+      <c r="E162" t="s">
+        <v>371</v>
+      </c>
+      <c r="F162" t="s">
+        <v>344</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H162" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>521</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>522</v>
+      </c>
+      <c r="D163" t="s">
+        <v>370</v>
+      </c>
+      <c r="E163" t="s">
+        <v>371</v>
+      </c>
+      <c r="F163" t="s">
+        <v>273</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H163" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>525</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>526</v>
+      </c>
+      <c r="D164" t="s">
+        <v>370</v>
+      </c>
+      <c r="E164" t="s">
+        <v>371</v>
+      </c>
+      <c r="F164" t="s">
+        <v>352</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H164" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>529</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>530</v>
+      </c>
+      <c r="D165" t="s">
+        <v>370</v>
+      </c>
+      <c r="E165" t="s">
+        <v>371</v>
+      </c>
+      <c r="F165" t="s">
+        <v>255</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H165" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>533</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>534</v>
+      </c>
+      <c r="D166" t="s">
+        <v>370</v>
+      </c>
+      <c r="E166" t="s">
+        <v>371</v>
+      </c>
+      <c r="F166" t="s">
+        <v>352</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H166" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>537</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>538</v>
+      </c>
+      <c r="D167" t="s">
+        <v>370</v>
+      </c>
+      <c r="E167" t="s">
+        <v>371</v>
+      </c>
+      <c r="F167" t="s">
+        <v>280</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H167" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>541</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>542</v>
+      </c>
+      <c r="D168" t="s">
+        <v>370</v>
+      </c>
+      <c r="E168" t="s">
+        <v>371</v>
+      </c>
+      <c r="F168" t="s">
+        <v>266</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H168" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>545</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>546</v>
+      </c>
+      <c r="D169" t="s">
+        <v>370</v>
+      </c>
+      <c r="E169" t="s">
+        <v>371</v>
+      </c>
+      <c r="F169" t="s">
+        <v>255</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H169" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>549</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>550</v>
+      </c>
+      <c r="D170" t="s">
+        <v>370</v>
+      </c>
+      <c r="E170" t="s">
+        <v>371</v>
+      </c>
+      <c r="F170" t="s">
+        <v>255</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H170" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>553</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>554</v>
+      </c>
+      <c r="D171" t="s">
+        <v>370</v>
+      </c>
+      <c r="E171" t="s">
+        <v>371</v>
+      </c>
+      <c r="F171" t="s">
+        <v>280</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H171" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>557</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>558</v>
+      </c>
+      <c r="D172" t="s">
+        <v>370</v>
+      </c>
+      <c r="E172" t="s">
+        <v>371</v>
+      </c>
+      <c r="F172" t="s">
+        <v>336</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H172" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>561</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>562</v>
+      </c>
+      <c r="D173" t="s">
+        <v>370</v>
+      </c>
+      <c r="E173" t="s">
+        <v>371</v>
+      </c>
+      <c r="F173" t="s">
+        <v>336</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H173" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>565</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>566</v>
+      </c>
+      <c r="D174" t="s">
+        <v>370</v>
+      </c>
+      <c r="E174" t="s">
+        <v>371</v>
+      </c>
+      <c r="F174" t="s">
+        <v>336</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H174" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>569</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>570</v>
+      </c>
+      <c r="D175" t="s">
+        <v>370</v>
+      </c>
+      <c r="E175" t="s">
+        <v>371</v>
+      </c>
+      <c r="F175" t="s">
+        <v>336</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H175" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>573</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>574</v>
+      </c>
+      <c r="D176" t="s">
+        <v>370</v>
+      </c>
+      <c r="E176" t="s">
+        <v>371</v>
+      </c>
+      <c r="F176" t="s">
+        <v>280</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H176" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>577</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>578</v>
+      </c>
+      <c r="D177" t="s">
+        <v>370</v>
+      </c>
+      <c r="E177" t="s">
+        <v>371</v>
+      </c>
+      <c r="F177" t="s">
+        <v>280</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H177" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>581</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>582</v>
+      </c>
+      <c r="D178" t="s">
+        <v>370</v>
+      </c>
+      <c r="E178" t="s">
+        <v>371</v>
+      </c>
+      <c r="F178" t="s">
+        <v>352</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H178" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>585</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>586</v>
+      </c>
+      <c r="D179" t="s">
+        <v>370</v>
+      </c>
+      <c r="E179" t="s">
+        <v>371</v>
+      </c>
+      <c r="F179" t="s">
+        <v>352</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H179" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>589</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>590</v>
+      </c>
+      <c r="D180" t="s">
+        <v>370</v>
+      </c>
+      <c r="E180" t="s">
+        <v>371</v>
+      </c>
+      <c r="F180" t="s">
+        <v>352</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H180" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>593</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>594</v>
+      </c>
+      <c r="D181" t="s">
+        <v>370</v>
+      </c>
+      <c r="E181" t="s">
+        <v>371</v>
+      </c>
+      <c r="F181" t="s">
+        <v>273</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H181" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>597</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>598</v>
+      </c>
+      <c r="D182" t="s">
+        <v>370</v>
+      </c>
+      <c r="E182" t="s">
+        <v>371</v>
+      </c>
+      <c r="F182" t="s">
+        <v>336</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H182" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>601</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>602</v>
+      </c>
+      <c r="D183" t="s">
+        <v>370</v>
+      </c>
+      <c r="E183" t="s">
+        <v>371</v>
+      </c>
+      <c r="F183" t="s">
+        <v>336</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H183" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>605</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>606</v>
+      </c>
+      <c r="D184" t="s">
+        <v>370</v>
+      </c>
+      <c r="E184" t="s">
+        <v>371</v>
+      </c>
+      <c r="F184" t="s">
+        <v>336</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H184" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>609</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" t="s">
+        <v>610</v>
+      </c>
+      <c r="E185" t="s">
+        <v>611</v>
+      </c>
+      <c r="F185" t="s">
+        <v>420</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H185" t="s">
+        <v>613</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>