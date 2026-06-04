--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1423" uniqueCount="614">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2752" uniqueCount="1133">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -267,50 +267,122 @@
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Regime de urgência do projeto de lei ordinária do executivo nº 24/2026</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Regime de urgência do projeto de lei ordinária do executivo nº 25/2026</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Regime de Urgência ao Projeto de Lei Ordinária do Executivo nº 10 de 2026</t>
   </si>
   <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Regime de Urgência ao Projeto de Lei Ordinária do Executivo nº 31 de 2026</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Regime de Urgência ao Projeto de Lei Complementar do Executivo 03 de 2026</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Regime de Urgencia ao Veto 02 de 2026</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Regime de Urgência ao Projeto de Lei Ordinária do Executivo nº 33 de 2026.</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Regime de Urgência ao Projeto de Lei Ordinária do Legislativo nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Regime de Urgência ao Projeto de Lei Ordinária do Executivo nº 35 de 2026</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>REGIME DE URGENCIA AO PROJETO DE LEI SUBSTITUTIVO Nº 01/2026</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Regime de Urgência ao Projeto de Lei Complementar nº 06 de 2026 do Poder Executivo Municipal</t>
+  </si>
+  <si>
     <t>465</t>
   </si>
   <si>
     <t>DisPa</t>
   </si>
   <si>
     <t>Dispensa de Pareceres</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES DAS COMISSÕES DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 008/2026.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>em discussão e votação A DISPENSA DOS PARECERES DAS COMISSOES DO Projeto de Resolução do Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES DO Projeto de Lei Ordinária do Executivo nº 5 de 2026</t>
   </si>
   <si>
     <t>521</t>
@@ -420,63 +492,120 @@
   <si>
     <t>Dispensa dos Pareceres do Projeto de Lei Ordinária do Executivo nº 23/2026.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>DISPENSA DOS PARECERES do projeto de lei ordinária do executivo nº 24/2026</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>Dispensa dos pareceres do projeto de lei ordinária do executivo nº 25/2026</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>dispensa dos pareceres do  Projeto de Lei Ordinária do executivo nº 10 de 2026</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>dispensa dos pareceres do  Projeto de Lei Ordinária do Legislativo nº 11 de 2026.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>dispensa dos pareceres do  Projeto de Lei Ordinária do Legislativo nº 12 de 2026.</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>dispensa dos pareceres  do projeto de lei ordinária do executivo nº 24/2026</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>dispensa dos pareceres  do projeto de lei ordinária do executivo nº 12/2026</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>Dispensa de Pareceres ao Projeto de Lei Ordinária do Executivo nº 31 de 2026.</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>Dispensa de Pareceres ao Veto 02 de 2026 ao Projeto de Lei Legislativo 03 de 2026</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>Dispensa de Pareceres ao Projeto de Lei Ordinária do Executivo nº 33 de 2026</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>Dispensa de Pareceres ao Projeto de Lei Ordinária do Legislativo nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Dispensa de Pareceres ao Projeto de Lei Complementar do Executivo nº 3 de 2026.</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres das comissões do projeto de lei substitutivo nº 01/2026 do poder legislativo municipal.</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Dispensa dos pareceres do projeto 27 de 2026  do legislativo</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>PCLC</t>
   </si>
   <si>
     <t>Parecer da CLC</t>
   </si>
   <si>
     <t>CLC - Comissão da Legalidade e Cidadania</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/620/parecer_01-26_clc.pdf</t>
   </si>
   <si>
     <t>Parecer 001/2026_x000D_
 RESOLUÇÃO 002/2026_x000D_
 AUTORA: MESA DIRETORA</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
@@ -510,177 +639,627 @@
 AUTORIA: MESA DIRETORA</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/627/parecer_05-26_clc.pdf</t>
   </si>
   <si>
     <t>PARECER 005/2026_x000D_
 EMENDA MODIFICATIVA Nº 002/2026 AO PROJETO DE LEI 007/2026_x000D_
 AUTORIA: MARCIO SILVA DE ALMEIDA</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/626/parecer_06-26_clc.pdf</t>
   </si>
   <si>
     <t>PARECER 006/2026_x000D_
 PROJETO DE LEI DO LEGISLATIVO 007/2026_x000D_
 AUTORIA: MARCIO SILVA DE ALMEIDA</t>
   </si>
   <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>Elaine Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/666/parecer_07-26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 007/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 009/2026 _x000D_
+_x000D_
+Autor: Vereadora Elaine Souza_x000D_
+_x000D_
+EMENTA: " DÁ DENOMINAÇÃO A VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/667/parecer_08-26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 008/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 010/2026 _x000D_
+_x000D_
+Autor: Vereadora Elaine Souza_x000D_
+_x000D_
+EMENTA: " DÁ DENOMINAÇÃO A VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>Lê da Obra</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/668/parecer_09-26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 009/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 013/2026 _x000D_
+_x000D_
+Autor: Vereador Lê da Obras_x000D_
+_x000D_
+EMENTA: “DISPÕE SOBRE A IMPLANTAÇÃO DE AULAS SOBRE EDUCAÇÃO FINANCEIRA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/722/parecer_10_clc.pdf</t>
+  </si>
+  <si>
+    <t>Parecer n. 10 de 2026 ao Veto Total 01 de 2026 ao Projeto de Lei Legislativo 07 de 2026.</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/744/parecer_11.26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 011/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 014/2026_x000D_
+_x000D_
+Autor: Vereadora JUSCINEI CLARO_x000D_
+_x000D_
+EMENTA: "DISPÕE SOBRE A PROMOÇÃO DA SAÚDE MENTAL NA AGRICULTURA FAMILIAR NO MUNICÍPIO DE SIDROLÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/745/parecer_12.26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 012/2026_x000D_
+EMENDA MODIFICATIVA N. 05/2026 DO PROJETO DE LEI LEGISLATIVO N. 014/2026_x000D_
+_x000D_
+Autor: Comissão de Legalidade e Cidadania - CLC</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/748/parecer_13.26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 013/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 015/2026_x000D_
+_x000D_
+Autor: Vereador SILVESTRE ZOTTI._x000D_
+_x000D_
+EMENTA: " DISPÕE SOBRE A CONSOLIDAÇÃO, AMPLIAÇÃO E GARANTIA DE DIREITOS DAS PESSOAS COM FIBROMIALGIA, SÍNDROME DA FADIGA CRÔNICA, SÍNDROME DE DOR REGIONAL E OUTRAS DOENÇAS CORRELATAS, NO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/751/parecer_14.26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 014/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 016/2026_x000D_
+_x000D_
+Autor: Vereador ADAVILTON BRANDÃO._x000D_
+_x000D_
+EMENTA: "DISPÕE SOBRE A COOFICIALIZAÇÃO DA LÍNGUA TERENA DA LÍNGUA INDÍGENA DE SINAIS (LIS) E DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) NO MUNICÍPIO DE SIDROLÂNDIA/MS, ESTABELECE DIRETRIZES PARA A SALVAGUARDA DO PATRIMÔNIO LINGUÍSTICO E PROMOVE A ACESSIBILIDADE PLENA.”</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>PARECER Nº 015/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 017/2026_x000D_
+_x000D_
+Autor: Vereadora Maria Carolina Terra_x000D_
+_x000D_
+EMENTA: "DÁ A DENOMINAÇÃO A VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/754/parecer_16.26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 016/2026_x000D_
+PROJETO DE LEI DO EXECUTIVO N. 026/2026_x000D_
+_x000D_
+Autor: Poder Executivo._x000D_
+_x000D_
+EMENTA: " AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAPROPRIAÇÃO DE IMÓVEL, POR UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/755/parecer_17.26_clc.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 017/2026_x000D_
+PROJETO DE LEI DO EXECUTIVO N. 028/2026_x000D_
+_x000D_
+Autor: Poder Executivo._x000D_
+_x000D_
+EMENTA: " AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAPROPRIAÇÃO DE IMÓVEL, POR UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>PARECER Nº 018/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 06/2026_x000D_
+_x000D_
+Autor: Vereadora Maria Carolina FerreiraTerra_x000D_
+_x000D_
+EMENTA: "INSTITUI NO ÂMBITO DO MUNICÍPIO DE SIDROLÂNDIA-MS, O PROGRAMA CUIDANDO DE QUEM CUIDA, VISANDO PROMOVER AÇÕES DE ORIENTAÇÃO, ATENÇÃO E APOIO ÀS MÃES ATÍPICAS E DÁ OUTRAS PROVIDENCIAS.”</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>PARECER Nº 019/2026_x000D_
+Veto Total ao Projeto de Lei nº 013/2026_x000D_
+_x000D_
+Autor: Poder Executivo_x000D_
+_x000D_
+EMENTA: "Veto Total ao Projeto de Lei nº 013/2026 – Que dispõe sobre a implantação de aulas sobre educação financeira nas escolas da rede municipal de ensino e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>PARECER Nº 020/2026_x000D_
+PROJETO DE LEI DO EXECUTIVO N. 030/2026_x000D_
+_x000D_
+Autor: Poder Executivo_x000D_
+_x000D_
+EMENTA: "ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI MUNICIPAL Nº 2328, DE 12 DE MARÇO DE 2026, QUE DISPÕEM E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>PARECER Nº 021/2026_x000D_
+EMENDA MODIFICATIVA N° 004/2026 AO PROJETO DE LEI MUNICIPAL N°030/2026 DO PODER EXECUTIVO._x000D_
+_x000D_
+Autor: COMISSÃO DE LEGALIDADE E CIDADANIA - CLC_x000D_
+_x000D_
+EMENTA: "Modifica o inciso III do parágrafo 1º, do art. 3º, passando a vigorar com a seguinte redação: Art. 3º [...]  §1º [...] III – Valor total a ser pago ao Município é de: R$ 4.242.383,25.”</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI LEGISLATIVO N. 20/2026_x000D_
+_x000D_
+Autor: Vereadora Joana Michalski e Vereador Adavilton Brandão_x000D_
+_x000D_
+EMENTA: "DÁ A DENOMINAÇÃO A VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>PARECER Nº 024/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 21/2026_x000D_
+_x000D_
+Autor: Vereadora Maria Carolina Terra_x000D_
+_x000D_
+EMENTA: "DÁ A DENOMINAÇÃO A VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>PARECER Nº 025/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 23/2026_x000D_
+_x000D_
+Autor: Vereadora SHIRLEY BASSO_x000D_
+_x000D_
+EMENTA: "DISPÕE SOBRE NORMAS DE SEGURANÇA PARA A CONDUÇÃO RESPONSÁVEL DE CÃES DE GRANDE PORTE E/OU DE MANEJO ESPECIAL EM LOCAIS PÚBLICO NO MUNICÍPIO DE SIDROLÂNDIA/MS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>PARECER Nº 026/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 24/2026_x000D_
+_x000D_
+Autor: Vereadora JUSCINEI CLARO_x000D_
+_x000D_
+EMENTA: " DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA “SAÚDE MENTAL NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL”, NO ÂMBITO DO MUNICÍPIO DE SIDROLÂNDIA-MS.”</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>CSDSPD - Comissão de Saúde e Direitos Sociais e Pessoas com Deficiência</t>
+  </si>
+  <si>
+    <t>PARECER Nº 027/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 22/2026_x000D_
+_x000D_
+Autor: Vereadora MARCIO SILVA DE ALMEIDA_x000D_
+_x000D_
+EMENTA: "Inclui o dispositivo 3º-A na Lei Municipal nº 2.346/2026, que dispõe sobre o tempo máximo de permanência de alunos no transporte escolar da rede pública no Município de Sidrolândia – MS e dá outras providência.”</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>PCOF</t>
+  </si>
+  <si>
+    <t>Parecer da COF</t>
+  </si>
+  <si>
+    <t>COF - Comissão de Orçamento e Finanças</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/757/parecer_01.26_cof.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 001/2026_x000D_
+PROJETO DE LEI MUNICIPAL N. 026/2026 _x000D_
+_x000D_
+Autor: Poder Executivo_x000D_
+_x000D_
+EMENTA: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAPROPRIAÇÃO DE IMÓVEL, POR UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/758/parecer_02.26_cof.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 002/2026_x000D_
+PROJETO DE LEI MUNICIPAL N. 028/2026 _x000D_
+_x000D_
+Autor: Poder Executivo_x000D_
+_x000D_
+EMENTA: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAPROPRIAÇÃO DE IMÓVEL, POR UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>PCDS</t>
+  </si>
+  <si>
+    <t>Parecer da CDS</t>
+  </si>
+  <si>
+    <t>CDS - Comissão de Desenvolvimento Sustentável</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/759/parecer_01.26_cds.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 001/2026_x000D_
+PROJETO DE LEI MUNICIPAL N. 028/2026 _x000D_
+_x000D_
+Autor: Poder Executivo_x000D_
+_x000D_
+EMENTA: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAPROPRIAÇÃO DE IMÓVEL, POR UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/760/parecer_02.26_cds.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 002/2026_x000D_
+PROJETO DE LEI MUNICIPAL N. 026/2026 _x000D_
+_x000D_
+Autor: Poder Executivo_x000D_
+_x000D_
+EMENTA: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAPROPRIAÇÃO DE IMÓVEL, POR UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
     <t>623</t>
   </si>
   <si>
     <t>PCEC</t>
   </si>
   <si>
     <t>Parecer da CEC</t>
   </si>
   <si>
     <t>CEC - Comissão de Educação, Cultura</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/623/parecer_01-26_cec.pdf</t>
   </si>
   <si>
     <t>PARECER 001/2026_x000D_
 PROJETO DE LEI LEGISLATIVO 004/2026_x000D_
 AUTORIA: VEREADORA CATOL TERRA</t>
   </si>
   <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>PARECER Nº 002/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 022/2026_x000D_
+_x000D_
+Autor: Vereadora MARCIO SILVA DE ALMEIDA_x000D_
+_x000D_
+EMENTA: "Inclui o dispositivo 3º-A na Lei Municipal nº 2.346/2026, que dispõe sobre o tempo máximo de permanência de alunos no transporte escolar da rede pública no Município de Sidrolândia – MS e dá outras providência.”</t>
+  </si>
+  <si>
     <t>625</t>
   </si>
   <si>
     <t>PCSPD</t>
   </si>
   <si>
     <t>Parecer da CSDSPD</t>
-  </si>
-[...1 lines deleted...]
-    <t>CSDSPD - Comissão de Saúde e Direitos Sociais e Pessoas com Deficiência</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/625/parecer_01-26_csdspd.pdf</t>
   </si>
   <si>
     <t>PARECER 001/2026_x000D_
 PROJETO DE LEI MUNICIPAL 003/2026_x000D_
 AUTORIA: VEREADORA CAROL TERRA</t>
   </si>
   <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/669/parecer_02-26_csdspd.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 002/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 008/2026 _x000D_
+_x000D_
+Autor: Vereador Lê da Obras_x000D_
+_x000D_
+EMENTA: “Declara a Utilidade Pública Municipal da ASSOCIAÇÃO REABILITAR CRISTOLANDIA, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>PARECER Nº 003/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 014/2026_x000D_
+_x000D_
+Autor: Vereadora JUSCINEI CLARO_x000D_
+_x000D_
+EMENTA: "DISPÕE SOBRE A PROMOÇÃO DA SAÚDE MENTAL NA AGRICULTURA FAMILIAR NO MUNICÍPIO DE SIDROLÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>PARECER Nº 004/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 015/2026_x000D_
+_x000D_
+Autor: Vereador SILVESTRE ZOTTI._x000D_
+_x000D_
+EMENTA: " DISPÕE SOBRE A CONSOLIDAÇÃO, AMPLIAÇÃO E GARANTIA DE DIREITOS DAS PESSOAS COM FIBROMIALGIA, SÍNDROME DA FADIGA CRÔNICA, SÍNDROME DE DOR REGIONAL E OUTRAS DOENÇAS CORRELATAS, NO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>PARECER Nº 005/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 016/2026_x000D_
+_x000D_
+_x000D_
+Autor: Vereador ADAVILTON BRANDÃO._x000D_
+_x000D_
+EMENTA: "DISPÕE SOBRE A COOFICIALIZAÇÃO DA LÍNGUA TERENA DA LÍNGUA INDÍGENA DE SINAIS (LIS) E DA LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) NO MUNICÍPIO DE SIDROLÂNDIA/MS, ESTABELECE DIRETRIZES PARA A SALVAGUARDA DO PATRIMÔNIO LINGUÍSTICO E PROMOVE A ACESSIBILIDADE PLENA.”</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>PARECER Nº 006/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 006/2026 _x000D_
+_x000D_
+Autor: Vereadora Maria Carolina FerreiraTerra_x000D_
+_x000D_
+EMENTA: "INSTITUI NO ÂMBITO DO MUNICÍPIO DE SIDROLÂNDIA-MS, O PROGRAMA CUIDANDO DE QUEM CUIDA, VISANDO PROMOVER AÇÕES DE ORIENTAÇÃO, ATENÇÃO E APOIO ÀS MÃES ATÍPICAS E DÁ OUTRAS PROVIDENCIAS.”</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>PARECER Nº 007/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 023/2026 _x000D_
+_x000D_
+Autor: Vereadora SHIRLEY BASSO_x000D_
+_x000D_
+EMENTA: "DISPÕE SOBRE NORMAS DE SEGURANÇA PARA A CONDUÇÃO RESPONSÁVEL DE CÃES DE GRANDE PORTE E/OU DE MANEJO ESPECIAL EM LOCAIS PÚBLICO NO MUNICÍPIO DE SIDROLÂNDIA/MS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>PARECER Nº 008/2026_x000D_
+PROJETO DE LEI LEGISLATIVO N. 024/2026 _x000D_
+_x000D_
+Autor: Vereadora JUSCINEI CLARO_x000D_
+_x000D_
+EMENTA: " DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA “SAÚDE MENTAL NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL”, NO ÂMBITO DO MUNICÍPIO DE SIDROLÂNDIA-MS.”</t>
+  </si>
+  <si>
     <t>476</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/476/proposta_de_emenda_a_lei_organica_1-2026.pdf</t>
   </si>
   <si>
     <t>altera o § 5º do art. 36 da Lei Orgânica Municipal de Sidrolândia/MS.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>PLCEx</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/519/projeto_de_lei_complementar__01_de_2026-regulamenta_o_pagamento_do_incentivo_financeiro_adicional_do_componente_de_qualidade_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO PAGAMENTO DE INCENTIVO DO COMPONENTE DE QUALIDADE PARA AS ESF, EAP, ESB E E-MULTI – PORTARIA GM/MS Nº 3.493 DE 10 DE ABRIL DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/600/projeto_de_lei_complementar__02_de_2026-organizacao_e_regulamentacao_do_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ORGANIZAÇÃO E REGULAMENTAÇÃO DO TRANSPORTE ESCOLAR NO MUNICÍPIO DE SIDROLÂNDIA-MS, AUTORIZA A CONTRATAÇÃO DE ASSISTENTES DE EDUCAÇÃO INFANTIL E/OU ASSISTENTES DE EDUCAÇÃO FUNDAMENTAL PARA ATUAR COMO  MONITORES DO TRANSPORTE ESCOLAR E ESTABELECE REGRAS PARA UTILIZAÇÃO DE VAGAS DISPONÍVEIS POR SERVIDORES PÚBLICOS EM DESLOCAMENTO PARA UNIDADES RURAIS OU URBANAS.”</t>
   </si>
   <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/720/projeto_de_lei_complementar_03_de_2026_-_avanca_sidrolandia_assi.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA AVANÇA SIDROLÂNDIA, DISPÕE SOBRE INCENTIVOS FISCAIS, MEDIDAS DE REGULARIZAÇÃO EDILÍCIA E PROVIDÊNCIAS CORRELATAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/738/projeto_de_lei_complementar_04_de_2026_-_fundo_municipal_do_esporte.docx.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A CRIAÇÃO, ORGANIZAÇÃO E FUNCIONAMENTO DA FUNDAÇÃO MUNICIPAL DE ESPORTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
     <t>583</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_05_de_2026_-_alteracao_da_lei_complementar_110-2016.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 110, DE 04 DE JANEIRO DE 2016, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/812/projeto_de_lei_complementar_06_de_2026_-_reajuste_ass_2.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A RECOMPOSIÇÃO DAS TABELAS SALARIAIS DOS CARGOS EFETIVOS DO QUADRO DE PESSOAL DO PODER EXECUTIVO DE SIDROLÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
     <t>481</t>
   </si>
   <si>
     <t>PLEx</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei_01_de_2026-_cootransidro_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A DOAÇÃO ONEROSA, EM CARÁTER DEFINITIVO, DE IMÓVEL PERTENCENTE AO PATRIMÔNIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei_03_de_2026-_adriano_cordeiro_2.pdf</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_05_de_2026-feriado_dia_19_de_abril.pdf</t>
   </si>
   <si>
     <t>INSTITUI FERIADO MUNICIPAL NO DIA 19 DE ABRIL, EM HOMENAGEM AO DIA DOS POVOS INDÍGENAS, COMO DATA DE ALTA SIGNIFICAÇÃO ÉTNICA NO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_06_de_2026-contratacao_de_credito_junto_a_caixa_economica_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, COM GARANTIA (FPM+ICMS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/788/projeto_de_lei_07_de_2026_-_familia_acolhedora_ass.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REFORMULAÇÃO E EXECUÇÃO DO SERVIÇO DE ACOLHIMENTO EM FAMÍLIA ACOLHEDORA NO MUNICÍPIO DE SIDROLÂNDIA/MS, NO ÂMBITO DA PROTEÇÃO SOCIAL ESPECIAL DE ALTA COMPLEXIDADE DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL (SUAS), E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>463</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_executivo_08_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E O REPARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS DO MUNICÍPIO DE SIDROLÂNDIA/MS COM O SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL – RPPS, NOS TERMOS DOS ARTS. 115 E 117 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS – ADCT, COM A REDAÇÃO CONFERIDA PELA EMENDA CONSTITUCIONAL Nº 136, DE 9 DE SETEMBRO DE 2025.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_de_lei_010_de_2026_-_desapropriacao_burali.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL ATRAVÉS DE DESAPROPRIAÇÃO AMIGÁVEL E/OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/548/projeto_de_lei_11_de_2026_-_permuta_thiago_e_desconsi_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover operação integrada de reorganização fundiária, mediante permuta global de imóveis públicos e particulares, destinada à implantação de loteamento popular, e dá outras providências.</t>
@@ -770,50 +1349,152 @@
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/564/projeto_de_lei_022_de_2026-1.pdf</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/565/projeto_de_lei_023_de_2026-1.pdf</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/630/projeto_de_lei_24_de_2026-primeira_infancia_ass.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL INTEGRADA PARA A PRIMEIRA INFÂNCIA NO MUNICÍPIO DE SIDROLÂNDIA, MATO GROSSO DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_25_de_2026-altera_a_lei_1114-2002.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 1114/2002, QUE INSTITUI OS FERIADOS NO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/681/projeto_de_lei_026_de_2026_-__matricula_30.275_osiro.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A DESAPROPRIAÇÃO DE IMÓVEL, POR UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/685/projeto_de_lei_27_de_2026_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/687/projeto_de_lei_028_de_2026_-__matricula_30.277_osiro.pdf</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/697/projeto_de_lei_029_de_2026_-_ys_ass.pdf</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/705/projeto_de_lei_30_de_2026_-_altera_a_lei_2328_permuta_desconsi_ass.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI MUNICIPAL Nº 2.328, DE 12 DE MARÇO DE 2026, QUE DISPÕEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/704/projeto_de_lei_31_de_2026_-_refis_ass.pdf</t>
+  </si>
+  <si>
+    <t>“INSTITUI O PROGRAMA RECUPERAÇÃO FISCAL (MAIOR REFIS DA HISTÓRIA DE SIDROLÂNDIA: SEGUNDA ETAPA) DO MUNICÍPIO DE SIDROLÂNDIA, ESTADO DO MATO GROSSO DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_de_lei_32_de_2026_-_fundo_municipal_do_esporte_ass.pdf</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/727/projeto_de_lei_33_de_2026-altera_a_lei_2344_de_2026_ass.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA A LEI 2.344 DE 2026, QUE INSTITUIU O PROGRAMA RECUPERAÇÃO FISCAL (MAIOR REFIS DA HISTÓRIA DE SIDROLÂNDIA: SEGUNDA ETAPA) NO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/765/projeto_de_lei_34_de_2026_-_abertura_de_credito_especial_ass.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/766/projeto_de_lei_35_de_2026_-_transporte_saude_ass.pdf</t>
+  </si>
+  <si>
+    <t>“INSTITUI E REGULAMENTA O SISTEMA MUNICIPAL DE TRANSPORTE SANITÁRIO NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE (SUS) NO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/787/projeto_de_lei_36_de_2026_-_altera_a_lei_2.270_de_2025_beneficios_eventuais_ass.pdf</t>
+  </si>
+  <si>
+    <t>"ALTERA OS ARTS. 5º, 6º, 7º E 8º DA LEI MUNICIPAL Nº 2.270, DE 23 DE JUNHO DE 2025, PARA ADEQUAÇÃO A RESOLUÇÃO CNAS Nº 213, DE 28 DE OUTUBRO DE 2025, E ÀS NORMATIVAS FEDERAIS DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL — SUAS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/796/projeto_de_lei_37_de_2026_-_familia_acolhedora_ass.pdf</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Joana Michalski</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/467/modelo_de_projeto_de_lei_legislativo_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a denominação A bem público que menciona E dá outras providências._x000D_
 _x000D_
 A Câmara Municipal de Sidrolândia, Estado de Mato Grosso do Sul, nas atribuições que lhe são_x000D_
 conferidas, faz saber, que o plenário aprova e encaminha para sansão do Executivo, o seguinte projeto_x000D_
 de lei:_x000D_
 _x000D_
 ART.1° Nomeia a extensão da Escola Cacique Armando Gabriel, ficando denominada como CMEI_x000D_
 Professora Elizabete Dias. Localizada na Aldeia Córrego do Meio. _x000D_
@@ -843,93 +1524,87 @@
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/492/prioridade_em_exames_e_consultas_assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o prazo máximo para a realização de_x000D_
 consultas e exames especializados classificados como_x000D_
 alta prioridade no âmbito da rede pública municipal de_x000D_
 saúde do Município de Sidrolândia-MS, e dá outras_x000D_
 providências”</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/493/patrimonio_cultural_-_escola_municipal_de_danca_assinado.pdf</t>
   </si>
   <si>
     <t>Declara no âmbito do Município de Sidrolândia/MS,_x000D_
 a Escola Municipal de Dança e Expressão Corporal,_x000D_
 como Patrimônio Esportivo, Cultural imaterial e dá_x000D_
 outras providências”</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>Lê da Obra</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/560/projeto_educacao_financeira_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE AULAS SOBRE EDUCAÇÃO FINANCEIRA  NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/597/pl_-_cuidando_de_quem_cuida_assinado.pdf</t>
-[...2 lines deleted...]
-    <t>Institui o programa “CUIDANDO DE QUEM CUIDA”, visando promover ações de orientação e atenção às mães atípicas no âmbito do Município de Sidrolândia e dá outras providencias.</t>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/597/pl_-_cuidando_de_quem_cuida_2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do Município de Sidrolândia-MS, o programa Cuidando de quem cuida, visando promover ações de orientação, atenção e apoio às mães atípicas e dá outras providencias.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>Márcio K Beça</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/613/lei_transp._assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tempo máximo de permanência de alunos no transporte escolar da rede pública no Município de Sidrolândia – MS e dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/640/ok_-_projeto_utilidade_assinado.pdf</t>
   </si>
   <si>
     <t>Declara a Utilidade Pública Municipal da ASSOCIAÇÃO REABILITAR CRISTOLANDIA, e dá outras providências.</t>
   </si>
   <si>
     <t>641</t>
-  </si>
-[...1 lines deleted...]
-    <t>Elaine Souza</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/641/projeto_de_lei_rua_manoel_pires_da_silva_assinado.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO A VIA PÚBLICA_x000D_
 QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.”_x000D_
 A Câmara Municipal de Sidrolândia, Estado de Mato Grosso do Sul, nas_x000D_
 atribuições que lhe são conferidas, faz saber, que o plenário aprova e_x000D_
 encaminha para sansão do Prefeito Municipal, o seguinte projeto de lei:</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/642/projeto_de_lei_rua_noe_da_silveira_peixoto_assinado.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO A VIA PÚBLICA QUE_x000D_
 MENCIONA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.”_x000D_
 A Câmara Municipal de Sidrolândia, Estado de Mato Grosso do Sul, nas_x000D_
 atribuições que lhe são conferidas, faz saber, que o plenário aprova e_x000D_
 encaminha para sansão do Prefeito Municipal, o seguinte projeto de lei:</t>
@@ -943,220 +1618,589 @@
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/644/pl_ok_reducao_diaria.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Municipal 2059/2022</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/646/projeto_de_lei_ceap_finalizado.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DA CÂMARA MUNICIPAL DE SIDROLÂNDIA/MS, A COTA PARA O EXERCÍCIO DA ATIVIDADE PARLAMENTAR – CEAP, DESTINADA AO CUSTEIO DE DESPESAS VINCULADAS AO EXERCÍCIO DO MANDATO PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/645/ok_-_projeto_educacao_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE AULAS SOBRE EDUCAÇÃO FINANCEIRA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/682/projeto__saude_mental.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a promoção da_x000D_
+saúde mental na agricultura_x000D_
+familiar no município de_x000D_
+Sidrolândia e dá_x000D_
+Outras providências.</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>Zotti</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/686/pl_fibromialgia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a consolidação, ampliação e garantia de direitos das pessoas com Fibromialgia, Síndrome da Fadiga Crônica, Síndrome de Dor Regional e outras doenças correlatas, no Município de Sidrolândia/MS, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>Adavilton Brandão</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/713/projeto_de_lei_ok.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a cooficialização da Língua Terena da língua indígena de sinais (LIS) e da Língua Brasileira de Sinais (LIBRAS) no Município de Sidrolândia/MS, estabelece diretrizes para a salvaguarda do patrimônio linguístico e promove a acessibilidade plena.</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/714/pl_rua_celso_jose_rossato_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Dá denominação à via pública que menciona e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>Shirlei Pigosso Basso</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_de_lei_1.1.pdf</t>
+  </si>
+  <si>
+    <t>Realização periódica de blitzes educativas e repressivas de trânsito.</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/740/projeto_192026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a Política Municipal de Regulação em Saúde do Sistema Único de Saúde – SUS no âmbito do Município de Sidrolândia/MS, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/763/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>Dá denominação à via pública que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/764/pl_-_rua_renata_martinelli_marques_assinado.pdf</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/767/projeto_de_lei_xxx-2026_-_alteracao_da_lei_2346-2026_-_tempo_maximo_transporte_escolar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Inclui o dispositivo 3º-A na Lei Municipal nº 2.346/2026.</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/768/projeto_obrigatoriedade_de_uso_de_focinheira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Normas de segurança para a condução responsável de cães de grande porte e/ou de manejo especial em locais público no Município de Sidrolândia/MS.</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/774/saude_mental_nas_escolas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do programa “Saúde Mental nas Escolas da Rede Pública Municipal”, no âmbito do município de Sidrolândia-MS.</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/789/projeto_katia_goes.pdf</t>
+  </si>
+  <si>
+    <t>Altera a denominação_x000D_
+ A bem público que menciona_x000D_
+ E dá outras providências.</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/790/projeto_hemosul_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição de parceria entre a Secretaria Municipal de Saúde de Sidrolândia/MS e o Hemosul, para a realização de coletas mensais de sangue no Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/791/pl_ok.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza os estabelecimentos de educação  infantil - CMEI, ensino fundamental das redes pública e  privada do Município de Sidrolândia/MS a instalarem  sistema de segurança baseado em monitoramento por  câmeras de vídeo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/802/projeto_antonia_pereira_osmar.pdf</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/814/projeto_hemosul_-_ok_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DE PARCERIA ENTRE A SECRETARIA MUNICIPAL DE SAÚDE DE SIDROLÂNDIA/MS E O HEMOSUL, PARA A REALIZAÇÃO DE COLETAS DE SANGUE NO MUNICÍPIO DE SIDROLÂNDIA/MS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/815/projeto_de_lei_optometria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Inclusão da Optometria no Sistema Único de Saúde (SUS) no âmbito do Município de Sidrolândia – MS.</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/816/pl_-_vacinacao_em_casa_para_tea_e_tdah_2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Vacinação Domiciliar para Pessoas com Transtorno do Espectro Autista (TEA) e, Pessoas com Transtorno do Déficit de Atenção com Hiperatividade (TDAH), no âmbito do Município de Sidrolândia/MS, e dá outras providências.</t>
+  </si>
+  <si>
     <t>473</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/473/projeto_de_resolucao_01-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 14 DA RESOLUÇÃO N. 004/2013 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO “MULHER DESTAQUE DE SIDROLÂNDIA” ÀS MULHERES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/702/projeto_de_resolucao_3_22_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A DATA DA SESSÃO ORDINÁRIA DO DIA 27 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>Psub</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/775/porjeto_de_lei_correto_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a realização de campanhas e ações educativas de trânsito voltadas à micromobilidade no Município de Sidrolândia/MS, e dá outras providências.</t>
+  </si>
+  <si>
     <t>617</t>
   </si>
   <si>
     <t>DisSe</t>
   </si>
   <si>
     <t>Dispensa de Segunda Votação</t>
   </si>
   <si>
     <t>DISPENSA DA SEGUNDA VOTAÇÃO DO PROJETO DE LEI Nº 03/2026 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>DISPENSA DA SEGUNDA VOTAÇÃO DO PROJETO DE LEI Nº 04/2026 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>DISPENSA DA SEGUNDA VOTAÇÃO DO PROJETO DE LEI Nº 07/2026 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>dispensa da segunda votação do Projeto de Lei Ordinária do Legislativo nº 11 de 2026.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>dispensa da segunda votação do Projeto de Lei Ordinária do Legislativo nº 12 de 2026.</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do Projeto de Lei Ordinária do Legislativo nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do Projeto de Lei Ordinária do Legislativo nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do Projeto de Lei Ordinária do Legislativo nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do Projeto de Lei Ordinária do Legislativo nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>Dispensa de Segunda Votação ao Projeto de Lei Ordinária do Legislativo nº 14 de 2026.</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>Dispensa de Segunda Votação ao Projeto de Lei Ordinária do Legislativo nº 15 de 2026.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>Dispensa de Segunda Votação ao Projeto de Lei Ordinária do Legislativo nº 16 de 2026.</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>Dispensa de Segunda Votação ao Projeto de Lei Ordinária do Legislativo nº 17 de 2026.</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>Dispensa de Segunda Votação ao Projeto de Lei Ordinária do Legislativo nº 19 de 2026.</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>dispensa da segunda votação do projeto de lei substitutivo nº 01/2026 do poder legislativo municipal.</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>Dispensa da segunda votação projeto de lei ordinária do legislativo nº 06/2026</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do Projeto de Lei Ordinária do Legislativo nº 20 de 2026.</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do Projeto de Lei Ordinária do Legislativo nº 21 de 2026.</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do Projeto de Lei Ordinária do Legislativo nº 22 de 2026.</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do Projeto de Lei Ordinária do Legislativo nº 23 de 2026.</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do Projeto de Lei Ordinária do Legislativo nº 24 de 2026.</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do projeto de lei ordinária legislativo nº 25/2026</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do projeto de lei ordinária legislativo nº 27/2026</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>Dispensa da Segunda Votação do projeto de lei ordinária legislativo nº 28/2026</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Gabriel Autocar</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/615/emenda_aditiva_n_01-2026_a_resolucao_n_02-2026.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso XI, ao art. 1º com a seguinte redação:_x000D_
 XI - VALDELICE RAIMUNDO DE SOUZA</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinário do Executivo n 06/2026</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/616/emenda_modificativa_02_de_2026_ao_pll_7_de_2026.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 2º e 3º do Projeto de Lei nº 007/2026, que dispõe sobre o tempo máximo de permanência de alunos no transporte escolar no Município de Sidrolândia - MS.</t>
   </si>
   <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/723/cco_000109.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o caput e a tabela do art. 2º, passando a vigorar com a seguinte redação:</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/784/emenda_modificativa_n0042026.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o inciso III do parágrafo 1º, do art. 3º, passando a vigorar com a seguinte redação:_x000D_
+_x000D_
+art. 3º [...]_x000D_
+§1º [...]_x000D_
+III - Valor total a ser pago ao Município é de: R$ 4.242.383,25</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/741/cco_000041.pdf</t>
+  </si>
+  <si>
+    <t>Modifica a íntegra do artigo 3º do Projeto de Lei 014/2026.</t>
+  </si>
+  <si>
     <t>652</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/652/emenda_supressivan_012026.pdf</t>
   </si>
   <si>
     <t>Suprime o Art. 5º do Projeto de Lei Municipal 010/2026</t>
   </si>
   <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>VTot</t>
+  </si>
+  <si>
+    <t>Veto Total</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/683/veto_o_projeto_de_lei_municipal_no_007.2026_permanencia_minima_dos_estudantes_em_onibus.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL N.º 007/2026 _x000D_
+(Processo Legislativo de Iniciativa da Câmara Municipal)</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/684/veto_o_projeto_de_lei_municipal_no_003.2026_prazo_maximo_para_a_realizacao_de_consultas_e_exames_especializados.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL N.º 003/2026 _x000D_
+(Processo Legislativo de Iniciativa da Câmara Municipal)</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/703/veto_o_projeto_de_lei_municipal_no_013.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a implantação de aulas sobre educação financeira nas unidades escolares da rede municipal de ensino e dá outras providências”.</t>
+  </si>
+  <si>
     <t>466</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edilaine Tavares</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/466/oficio_001-2026.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PARTICIPAÇÃO ONLINE NA SESSÃO EXTRAORDINÁRIA DO DIA 30 DE JANEIRO.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Gringo</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/549/requerimento_otacir.pdf</t>
   </si>
   <si>
     <t>Solicitação de participação virtual de sessão extraordinária.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>Zotti</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_zotti.pdf</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>Cledinaldo Cotócio</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/551/requerimento_cledinaldo.pdf</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_izaqueu.pdf</t>
   </si>
   <si>
     <t>553</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adavilton Brandão</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/553/requerimento_adavilton.pdf</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_01_2026_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre transporte escolar</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/584/requerimento_001_assinado.pdf</t>
   </si>
   <si>
     <t>A Senhora_x000D_
 VANESSA ROSA PRADO_x000D_
 Secretária Municipal de Saúde - SEMS_x000D_
 _x000D_
 Assunto: Solicitação de Informações</t>
@@ -1178,50 +2222,93 @@
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 A Vereadora Edilaine Tavares, vem mui respeitosamente, por_x000D_
 meio deste, requerer autorização para participar de forma online da Sessão Ordinária a ser realizada no_x000D_
 dia 23 de março de 2026._x000D_
 A solicitação se dá em razão de compromissos previamente_x000D_
 agendados fora do município, impossibilitando a presença física, sem prejuízo de sua participação ativa_x000D_
 nos trabalhos legislativos._x000D_
 Diante do exposto, solicita-se a compreensão e o deferimento_x000D_
 deste requerimento._x000D_
 Termos em que,_x000D_
 Pede Deferimento._x000D_
 Vereadora Edilaine Tavares</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/643/sesao_online_30_03_assinado.pdf</t>
   </si>
   <si>
     <t>Eu, Carol Terra, vereadora com assento nesta Casa de Leis, dirigindo-me à Mesa Diretora, nos termos do artigo 118-A do inciso 1º do regimento interno da câmara Municipal de Sidrolândia, venho por meio desta requerer a minha participação on-line na sessão ordinária no dia de hoje por motivo de saúde.</t>
   </si>
   <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/698/sessao_remota_24-04_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita participação remota na Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_fomento_sindicato_rural_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de informações acerca do Termo Aditivo nº 08 ao Termo de Fomento _x000D_
+nº 66</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/716/sessao_remota_-_04-05_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita participação remota na Sessão Ordinária.</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/811/sessao_remota_-_25-05_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/813/requerimento_no_01_bags_---_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre coleta e remoção de resíduos</t>
+  </si>
+  <si>
     <t>468</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada a finalização da construção de 4 bocas de lobo do cruzamento das Ruas Rio Grande no Norte e Rosa F. da Silva, próximo ao CMEI João Lemes de Souza.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/469/manutencao_e_limpeza_do_parquinho_do_bairro_vacaria.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizada manutenção e limpeza do parquinho do Bairro Vacaria, fazer a substituição_x000D_
 da areia e a construção de um cercado.</t>
   </si>
   <si>
@@ -1344,53 +2431,50 @@
   </si>
   <si>
     <t>Venho por meio desta Indicar ao Poder Executivo Municipal a implantação de portões eletrônicos em_x000D_
 todas as escolas da rede municipal de ensino e nos Centros Municipais de Educação Infantil (CMEIs).</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_assinado_2.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizados os serviços de cascalhamento e patrolamento na Rua Naides Nogueira Brito no Bairro: Sitiolândia.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizados os serviços de patrolamento e cascalhamento das vias do assentamento Nazareth.</t>
   </si>
   <si>
     <t>512</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shirlei Pigosso Basso</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/512/proposicao_2.1.pdf</t>
   </si>
   <si>
     <t>Substituição das lâmpadas da quadra da escola Estadual Paulo Eduardo_x000D_
 de Souza Firmo – Extensão São Pedro, localizada no Assentamento São Pedro. Atualmente, das 19_x000D_
 lâmpadas instaladas, 14 encontram-se queimadas, restando apenas 5 em funcionamento.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/513/proposicao_1.1.pdf</t>
   </si>
   <si>
     <t>Sinalização viária nas imediações do Kids Clube —_x000D_
 escola recreativa, localizada na Rua Rio Grande do Norte, nº 384.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/517/isencao.pdf</t>
   </si>
@@ -1428,179 +2512,146 @@
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/555/construcao_de_passarelas_com_cobertura.pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a construção de passarelas com cobertura, nas Escolas Municipais, Darcy_x000D_
 Ribeiro Polo, localizada no Assentamento Capão Bonito I e Extensões: Doralício Garces Paim,_x000D_
 localizada no Assentamento Valinhos, Geraldo Garcia, localizada no Assentamento Geraldo Garcia,_x000D_
 Leonida La Rosa Balbuena, localizada no Assentamento Jibóa, João Batista, localizada no_x000D_
 Assentamento Che Guevara, ( Área Rural) e Sandro Luiz Gonzales ( Área Urbana).</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/556/implantacao_da_cobertura_e_arquibancada.pdf</t>
   </si>
   <si>
     <t>Solicitamos as Vossas Excelências que envide os esforços necessários, em viabilizar através de Emenda_x000D_
 Parlamentar a implantação da Cobertura e arquibancada para a quadra de esporte da Escola Municipal_x000D_
 João Batista localizada no Assentamento Che Guevara.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/557/construcao_de_uma_escola_municipal_no_bairro_jardim_petropolis..pdf</t>
   </si>
   <si>
     <t>Solicito que seja realizado a construção de uma Escola Municípal no Bairro Jardim Petrópolis.</t>
   </si>
   <si>
     <t>558</t>
-  </si>
-[...1 lines deleted...]
-    <t>28</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/558/construcao_de_um_cmei_no_distrito_do_capao_seco.pdf</t>
   </si>
   <si>
     <t>“Solicito às Vossas Excelências a destinação de recursos através de emendas parlamentares para a_x000D_
 construção de um CMEI no Distrito do Capão Seco, no Município de Sidrolândia".</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_criacao_de_centro.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis que seja encaminhado expediente a Exmo. Sr.º.  Rodrigo Basso, Prefeito Municipal de Sidrolândia, com cópias a Srª Vanessa Rosa Prado, Secretária de Saúde  e demais Secretarias competentes:</t>
   </si>
   <si>
     <t>585</t>
-  </si>
-[...1 lines deleted...]
-    <t>30</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/585/construcao_de_uma_ponte_de_concreto_sob_o_rio_vacaria.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma ponte de concreto sob o Rio Vacaria na BR 455, divisa do Assentamento_x000D_
 Capão Bonito II com as fazendas.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/586/instalacao_de_academias_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Solicito a destinação de recursos financeiros para a instalação de academias ao ar livre nos_x000D_
 Assentamentos Jibóia, Eldorado, Capão Seco, Barra Nova e Geraldo Garcia.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/587/recapeamento_asfaltico_da_pista.pdf</t>
   </si>
   <si>
     <t>Solicito o recapeamento asfáltico da pista de caminhada Professor Carlos Tadeu Henrique do Carmo.</t>
   </si>
   <si>
     <t>588</t>
-  </si>
-[...1 lines deleted...]
-    <t>33</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/588/construcao_de_uma_praca_no_distrito_do_capao_seco.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma praça no Distrito do Capão Seco e outra na Agrovila do Assentamento_x000D_
 Capão Bonito I.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/589/construcao_de_uma_ponte_de_concreto_no_assentamento_vacaria.pdf</t>
   </si>
   <si>
     <t>Solicito a construção de uma ponte de concreto no Assentamento Vacaria.</t>
   </si>
   <si>
     <t>590</t>
-  </si>
-[...1 lines deleted...]
-    <t>35</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/590/implantacao_de_um_centro_esportivo.pdf</t>
   </si>
   <si>
     <t>“Solicitamos as Vossas Excelências que envide os esforços necessários, em viabilizar através de_x000D_
 Emenda Parlamentar, ajuda para a implantação de um centro Esportivo, contendo: Parque Infantil, Pista_x000D_
 de Caminhada, Campo de Futebol Suíço e Academia ao ar Livre, na Agrovila do Assentamento Capão_x000D_
 Bonito I, onde residem 133 famílias."</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/591/disponibilizacao_de_uma_viatura.pdf</t>
   </si>
   <si>
     <t>Solicito a disponibilização de uma viatura para o atendimento dos profissionais que atuam no Programa_x000D_
 Mulher Segura (Promuse) em nosso município.</t>
   </si>
   <si>
     <t>592</t>
-  </si>
-[...1 lines deleted...]
-    <t>37</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_troca_das_portas_e_batentes_cmeis_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr._x000D_
 RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. VILI_x000D_
 MARCOS TOGNON Secretário Municipal de Educação._x000D_
 _x000D_
 SOLICITO QUE SEJA FEITA A TROCA DAS PORTAS E BATENTES DOS CMEI’s QUE SE_x000D_
 ENCONTRAM DANIFICADOS</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_playground_adaptado_e_areia_na_apae_assinado.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora, ouvida esta Casa de Leis, que seja encaminhado expediente ao Exmo. Sr._x000D_
 RODRIGO BORGES BASSO Prefeito Municipal de Sidrolândia-MS, com cópias ao Exmo. Sr. ALEX_x000D_
 JOSÉ DE NAZARETH NANTES Secretário Municipal de Turismo, Esporte e Cultura e ao Exmo. Sr._x000D_
@@ -1994,50 +3045,761 @@
     <t>Reforma urgente do Posto de Atendimento Médico localizado na sede do Assentamento Vista Alegre-Sidrolândia-MS</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_de_parquinho_jiboia_assinado.pdf</t>
   </si>
   <si>
     <t>Implantação de um parquinho infantil no Setor 01 da comunidade localizada em área de assentamento rural.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/659/cascalhamento_barra_nova_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de cascalhamento nas estradas do Assentamento Barra Nova</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/660/luminarias_escola_leonida_la_rosa_balbuena_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de manutenção e/ou substituição das luminárias públicas da Escola Leonida La Rosa Balbuena, assentamento Jibóia.</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/665/indicacao_asg.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretoria, ouvida esta Casa de Leis que seja encaminhado expediente a Exmo. Sr.º.  Rodrigo Basso, Prefeito Municipal de Sidrolândia, com cópias a Senhora Vanessa Rosa Prado, Secretária Municipal de Saúde - Saúde - SEMS:</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_cameras_cmeis_e_escolas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA FEITA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS_x000D_
+UNIDADES DE ENSINO DA REDE MUNICIPAL, INCLUINDO OS CENTROS MUNICIPAIS DE_x000D_
+EDUCAÇÃO INFANTIL (CMEIS) E ESCOLAS DE ENSINO FUNDAMENTAL, NO MUNICÍPIO_x000D_
+DE SIDROLÂNDIA</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_cascalhamento_bairro_jatoba_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O CASCALHAMENTO DAS RUAS DO BAIRRO JATOBÁ</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/672/indicacao_ponto_de_onibus_coberto_quebra_coco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A CONTRUÇÃO DE UM PONTO DE ÔNIBUS COBERTO NO DISTRITO DO_x000D_
+QUEBRA COCO</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/673/indicacao_pavimentacao_quebra_coco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A VIABILIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO DISTRITO DO_x000D_
+QUEBRA COCO</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/674/indicacao_patinetes_e_equipamentos_eletricos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A REGULAMENTAÇÃO E INTENSIFICAÇÃO DA FISCALIZAÇÃO DO USO DE_x000D_
+PATINETES E EQUIPAMENTOS ELÉTRICOS NO TRÂNSITO DE SIDROLÂNDIA</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/675/indicacao_praca_quebra_coco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA CONSTRUÍDA UMA PRAÇA PÚBLICA COM PLAYGROUND E PISTA DE_x000D_
+CAMINHADA NO DISTRITO DO QUEBRA COCO</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/676/indicacao_cursos_senai_quebra_coco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A VIABILIZAÇÃO DE CURSOS PROFISSIONALIZANTES EM PARCERIA COM_x000D_
+SENAI E/OU OUTRAS ENTIDADES AOS JOVENS DO DISTRITO DO QUEBRA COCO</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/677/delegacia_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a instalação da Delegacia de Defesa da Mulher no Município de Sidrolândia-MS.</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/678/cassems.pdf</t>
+  </si>
+  <si>
+    <t>Solicitamos a Vossa Excelência que envide seus esforços necessários para verificar a possibilidade de_x000D_
+pagar os 11% da Cassems para os Aposentados.</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/679/proposicao_3.1.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal a instalação de novos pontos de iluminação pública na Praça dos Ipês, situada na Rua Nelson Fortunato Basso, bairro Porto Seguro II.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/680/treinamento_esportivo_na_eldorado.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de treinamento esportivo da modalidade futsal para atender o assentamento_x000D_
+Eldorado e as comunidades vizinhas.</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/688/assinado_23.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta. Indicar que seja Realizado estudo técnico e posterior implantação de sistema de_x000D_
+monitoramento inteligente nas escolas da rede municipal</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_manutencao_quadra_quebra_coco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA REALIZADA A MANUTENÇÃO DA QUADRA DE ESPORTES DO_x000D_
+DISTRITO DO QUEBRA COCO</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/690/indicacao_funcionario_limpeza_quadra_quebra_cocoassinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO QUE SEJA ALOCADO UM FUNCIONÁRIO RESPONSÁVEL PELA MANUTENÇÃO_x000D_
+DA LIMPEZA DA QUADRA DE ESPORTES DO DISTRITO DO QUEBRA COCO</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/691/indicacao_fisioterapia_quebra_coco_cb_i_e_ii_e_oscalina_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O ATENDIMENTO DE FISIOTERAPIA NAS UNIDADE DE SAÚDE DO DISTRITO_x000D_
+DO QUEBRA COCO, ASSENTAMENTOS CAPÃO BONITO I e II E ESF OSCALINA NANTES NO_x000D_
+DISTRITO DO CAPÃO SECO</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/692/indicacao_cobertura_ponto_de_taxi_rodoviaria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO CONSTRUÇÃO DA COBERTURA DO PONTO DE TÁXI DA RODOVIÁRIA</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/693/indicacao_guarda_municipal_escolas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A IMPLANTAÇÃO DE GUARDA MUNICIPAL NOS PORTÕES DAS ESCOLAS E_x000D_
+CMEIS</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/694/indicacao_patrolamento_e_cascalhamento_alambari_cut_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO O PATROLAMENTO E CASCALHAMENTO DO TRAVESSÃO 2 NO_x000D_
+ASSENTAMENTO ALAMBARI CUT</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/695/rocagem_rotatoria_capao_seco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de roçagem na rotatória da Agrovila do Capão Seco.</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/696/reforma_mutum_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a implantação de um ponto de atendimento de saúde no Assentamento Mutum, com a devida reforma da estrutura já existente na comunidade.</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/706/indicacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja disponibilizado no mais breve tempo possível, um colaborador para trabalhar como vigia para controlar o fluxo de pessoas no entorno do Lago do Parque Fratelli neste Município de Sidrolândia.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/707/indicacao_boca_de_lobo_taurus_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado serviço de limpeza e desobstrução da boca de lobo localizada em frente ao Posto Taurus.</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/708/indicacao_boca_de_lobo_humberto__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado serviço de limpeza e desobstrução da boca de lobo localizada na rua Humberto Campos esquina com a Tomaz da Silva França.</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/709/indicacao_esgoto_cleide_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado serviço de manutenção na rede de esgoto localizada em frente ao PSF Cleide Piran.</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/710/unidade_movel_odontologica.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a destinação de uma emenda parlamentar ao Município de Sidrolândia/MS, para a aquisição de_x000D_
+uma unidade móvel odondológica.</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/711/indicacao_cameras_de_monitoramento_parques_fratelli_e_vacaria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NO PARQUE ECOLÓGICO_x000D_
+DO VACARIA E ECOPARK FRATELLI</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/712/manutencao_das_estradas_dos_assentamentos_do_municipio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito manutenção das estradas vicinais (patrolamento e cascalhamento) em diversos assentamentos do município, devido às más condições de tráfego.</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/728/indicacao_cobertura_e_sinalizacao_rampa_cleide_piran_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A CONSTRUÇÃO/E OU INSTALAÇÃO DE COBERTURA NA ENTRADA DA_x000D_
+UNIDADE DE SAÚDE CLEIDE PIRAN E SINALIZAÇÃO NOS DEGRAUS E RAMPA DE_x000D_
+ACESSO A UNIDADE</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/729/assinado_24.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, solicitar que seja realizada a reconstrução/refazimento da rampa acessível localizada no canteiro central da  Avenida Aquidaban</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/730/assinado_26.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, indicar que seja realizada a implantação e padronização de rampas acessíveis no_x000D_
+corredor da estação,contemplando ambos os lados da via</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao_bueiro_hugo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado serviço de limpeza e desobstrução de bueiro localizado na rua Hugo Yuli em frente ao n° 485 no Bairro Morada da Serra.</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/732/assinado_25.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, indicar que seja realizado o reparo e nivelamento do solo em frente à rampa de_x000D_
+acessibilidade localizada na Rua Lúcia de Souza Melo,</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/733/indicacao_doacao_terreno_bete_sea_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A DOAÇÃO DE UM TERRENO PARA O INSTITUTO ADIR XAVIER NOGUEIRA – CASA DE_x000D_
+LONGA PERMANÊNCIA PARA PESSOAS IDOSAS BETE SEÃ, CNPJ: 24.787.866/0001-52,_x000D_
+VISANDO À CONSTRUÇÃO E INSTALAÇÃO DE SUAS ATIVIDADES NO MUNICÍPIO DE_x000D_
+SIDROLÂNDIA. MELHORANDO AS CONDIÇÕES DE ATENDIMENTO E ALCANÇANDO UM_x000D_
+NÚMERO MAIOR DE PESSOAS IDOSAS QUE NECESSITAM DE APOIO, ACOLHIMENTO E_x000D_
+CUIDADO</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/769/indicacao_santa_teresinha_2_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, indicar a realização de reforma e melhorias estruturais no Centro Comunitário_x000D_
+do Assentamento Santa Terezinha, incluindo a reforma do telhado.</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/770/indicacao_santa_teresinha_3_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, indicar a instalação de um ponto de internet comunitária e a disponibilização_x000D_
+de uma impressora para atendimento das demandas no centro comunitário, no Assentamento Santa_x000D_
+Terezinha.</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/771/indicacao_santa_teresinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, indicar que sejam realizados estudos e providências para a implantação de_x000D_
+uma academia ao ar livre no Assentamento Santa Terezinha próximo ao centro comunitário</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao_posto_eucalipto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização da coleta de lixo reciclável/seco na região do Posto Eucalipto.</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/773/consea_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para o Cadastro no Programa de Compra da Agricultura Familiar e Distribuição Solidária de Alimentos</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/792/indicacao_mt_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta indicar que seja feito Reparo na rampa de acessibilidade localizada na Rua Mato Grosso,_x000D_
+em frente ao Mercado Isabella 2.</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/793/indicacao_valeta_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta, indicar que seja_x000D_
+refeita a valeta de escoamento localizada na Rua Prefeito Jaime_x000D_
+com a Rua Paraná, em frente à Cozinha Piloto.</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a implantação de programa para fornecimento gratuito de óculos de grau aos estudantes da rede pública municipal de ensino, mediante avaliação oftalmológica.</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado estudo técnico e financeiro para criação de Programa Municipal de Tarifa Social de Água e Esgoto, destinado à concessão de desconto nas tarifas de água e esgoto para famílias em situação de vulnerabilidade social no município de Sidrolândia/MS.</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/817/indicacao_sinalizacao_de_idoso_igreja_brasa_viva_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO A IMPLANTAÇÃO DE PLACA E PINTURA DE SINALIZAÇÃO HORIZONTAL DESTINADA A ESTACIONAMENTO PRIORITÁRIO PARA IDOSOS EM FRENTE A IGREJA MISSÕES BRASA VIVA</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/818/indicacao_reforma_ponto_de_onibus_rua_tiradentes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO REFORMA DO PONTO DE ÔNIBUS COBERTO DA RUA TIRADENTES ESQUINA_x000D_
+COM A RUA JOÃO MÁRCIO FERREIRA TERRA</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/819/indicacao_vicente_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado, o serviço de tapa-buracos, na rua Vicente de Brito entre as ruas Targino de Souza Barbosa e rua João Marcio Ferreira Terra.</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/820/indicacao_joaquim_targ.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado, o serviço de tapa-buracos, na rua Joaquim dos Santos entre as ruas Targino de Souza Barbosa e rua João Marcio Ferreira Terra.</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/821/indicacao_joaquim_serg.assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado, o serviço de tapa-buracos, na rua Joaquim dos Santos entre as ruas Sergipe e rua 11 de julho.</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/822/indicacao_marechal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado, o serviço de tapa-buracos, na rua Marechal Deodoro entre as ruas Argílio dos Santos e Shoychi Arakaki.</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_joaquim_paran._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado, o serviço de tapa-buracos, na rua Joaquim dos Santos entre as ruas Paraíba e Sol.</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/824/indicacao_terreno_natalia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado, a limpeza do terreno localizado na rua Rio Grande do Norte ao lado da Escola Municipal Natália Moraes de Oliveira.</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/825/indicacao_assinado_tapa-buraco_joao_m.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado, o serviço de tapa-buracos, na rua João Marcio Ferreira Terra, quase esquina com rua Mato Grosso.</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_assinado__tapa-buraco_nelio_p..pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja realizado, o serviço de tapa-buracos, bem como a correção de faixa elevada na rua Nélio Saraiva Paim, em frente ao C.M.E.I Sonho de Criança.</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado expediente ao Poder Executivo Municipal para que estude a viabilidade de_x000D_
+implantação de um banco de sangue no município de Sidrolândia-MS.</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado expediente ao Poder Executivo Municipal para que estude a viabilidade de_x000D_
+realização de concurso público no município de Sidrolândia, visando o preenchimento de cargos_x000D_
+efetivos.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>MOPe</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/478/mocao_virma_2.pdf</t>
   </si>
   <si>
     <t>Falecimento de Dona Virma Nantes, ocorrido em 03 de fevereiro de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2356,56 +4118,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/620/parecer_01-26_clc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/624/parecer_02-26_clc.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/622/parecer_03-26_clc.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/621/parecer_04-26_clc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/627/parecer_05-26_clc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/626/parecer_06-26_clc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/623/parecer_01-26_cec.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/625/parecer_01-26_csdspd.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/476/proposta_de_emenda_a_lei_organica_1-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/519/projeto_de_lei_complementar__01_de_2026-regulamenta_o_pagamento_do_incentivo_financeiro_adicional_do_componente_de_qualidade_ass.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/600/projeto_de_lei_complementar__02_de_2026-organizacao_e_regulamentacao_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_05_de_2026_-_alteracao_da_lei_complementar_110-2016.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei_01_de_2026-_cootransidro_2.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei_03_de_2026-_adriano_cordeiro_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_05_de_2026-feriado_dia_19_de_abril.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_06_de_2026-contratacao_de_credito_junto_a_caixa_economica_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_executivo_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_de_lei_010_de_2026_-_desapropriacao_burali.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/548/projeto_de_lei_11_de_2026_-_permuta_thiago_e_desconsi_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/629/projeto_de_lei_012_de_2026_-institui_o_programa_de_formacao_esportiva_e_cultural_ass.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_13_de_2026_-_permuta_de_imoveis_bogda.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/507/projeto_de_lei_014_de_2026_-desapropriacao_lote_03_rua_acre_ass.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/508/projeto_de_lei_015_de_2026_-desapropriacao_lote_02_rua_acre_ass.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/502/projeto_de_lei_016_de_2026_-desapropriacao_lote_01_rua_acre_ass.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/503/projeto_de_lei_017_de_2026_-desapropriacao_silvio_matricula_5422_ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_018_de_2026_-desapropriacao_silvio_matricula_5423_ass.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/514/projeto_de_lei_19_de_2026-regulamenta_programa_de_auxilio-_representacao_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/562/projeto_de_lei_020_de_2026_-_matricula_21.435.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/563/projeto_de_lei_021_de_2026-1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/564/projeto_de_lei_022_de_2026-1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/565/projeto_de_lei_023_de_2026-1.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/630/projeto_de_lei_24_de_2026-primeira_infancia_ass.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_25_de_2026-altera_a_lei_1114-2002.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/467/modelo_de_projeto_de_lei_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_denominacao_a_via_publica.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/492/prioridade_em_exames_e_consultas_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/493/patrimonio_cultural_-_escola_municipal_de_danca_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/560/projeto_educacao_financeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/597/pl_-_cuidando_de_quem_cuida_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/613/lei_transp._assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/640/ok_-_projeto_utilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/641/projeto_de_lei_rua_manoel_pires_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/642/projeto_de_lei_rua_noe_da_silveira_peixoto_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/644/pl_ok_reducao_diaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/646/projeto_de_lei_ceap_finalizado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/645/ok_-_projeto_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/473/projeto_de_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/615/emenda_aditiva_n_01-2026_a_resolucao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/616/emenda_modificativa_02_de_2026_ao_pll_7_de_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/652/emenda_supressivan_012026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/466/oficio_001-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/549/requerimento_otacir.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_zotti.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/551/requerimento_cledinaldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_izaqueu.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/553/requerimento_adavilton.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_01_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/584/requerimento_001_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/614/of_camara_n_08_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/643/sesao_online_30_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/469/manutencao_e_limpeza_do_parquinho_do_bairro_vacaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/470/instalacao_de_quebra_molas_em_pontos_especificos_na_agrovila_do_assentamento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/471/banheiros_publicos_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/472/cemiterio_com_capela.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/474/banheiros_publicos_no_loteamento_parque_fratelli.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/475/iluminacao_no_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/477/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/479/revitalizacao_da_praca_esportiva_rubens_suckow.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/480/rua_luiz_bretan_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/496/assinado_7.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/497/quebra-molas_na_rua_tomas_da_silva_franca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/498/quebra-molas_nas_ruas_salvador_alves_rocha.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/509/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/512/proposicao_2.1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/513/proposicao_1.1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/517/isencao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/518/promic.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/554/construcao_de_playground.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/555/construcao_de_passarelas_com_cobertura.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/556/implantacao_da_cobertura_e_arquibancada.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/557/construcao_de_uma_escola_municipal_no_bairro_jardim_petropolis..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/558/construcao_de_um_cmei_no_distrito_do_capao_seco.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_criacao_de_centro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/585/construcao_de_uma_ponte_de_concreto_sob_o_rio_vacaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/586/instalacao_de_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/587/recapeamento_asfaltico_da_pista.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/588/construcao_de_uma_praca_no_distrito_do_capao_seco.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/589/construcao_de_uma_ponte_de_concreto_no_assentamento_vacaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/590/implantacao_de_um_centro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/591/disponibilizacao_de_uma_viatura.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_troca_das_portas_e_batentes_cmeis_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_playground_adaptado_e_areia_na_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_areia_playground_cmeis_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_ar_condicionado_e_ventilador_esf_diva_nantes_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/603/recapeamento_asfaltico_na_esquina_do_condominio_golden.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/604/indicacao_av_dorvalino_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/605/indicacao_rio_g._n._assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/606/indicacao_limpeza_fratelli_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/607/indicacao_joao_marcio_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/608/br_162_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/609/assinado_13.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/610/curso_de_violao_e_aula_de_ballet.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/611/assinado_14.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_cascalhamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/628/indicacao_leoncio_de_souza_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/631/projeto_de_treinamento_esportivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/632/praca_jose_osiro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/633/indicacao_cascalhamento_aldeia_nova_terere_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_de_quadra_de_areia_jiboia_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_de_academia_ao_ar_livre_jiboia_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/636/pavientacao_agrovila_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/637/indicacao_mais_psicologo_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/638/indicacao_iluminacao_publica_rua_parana_pe_de_cedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/639/indicacao_ar_condicionado_biblioteca_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/653/assinado_19.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/654/assinado_18.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/655/assinado_17.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_alianca_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_vista_alegre_reforma_do_posto_de_atendimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_de_parquinho_jiboia_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/659/cascalhamento_barra_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/478/mocao_virma_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/620/parecer_01-26_clc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/624/parecer_02-26_clc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/622/parecer_03-26_clc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/621/parecer_04-26_clc.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/627/parecer_05-26_clc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/626/parecer_06-26_clc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/666/parecer_07-26_clc.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/667/parecer_08-26_clc.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/668/parecer_09-26_clc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/722/parecer_10_clc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/744/parecer_11.26_clc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/745/parecer_12.26_clc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/748/parecer_13.26_clc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/751/parecer_14.26_clc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/754/parecer_16.26_clc.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/755/parecer_17.26_clc.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/757/parecer_01.26_cof.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/758/parecer_02.26_cof.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/759/parecer_01.26_cds.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/760/parecer_02.26_cds.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/623/parecer_01-26_cec.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/625/parecer_01-26_csdspd.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/669/parecer_02-26_csdspd.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/476/proposta_de_emenda_a_lei_organica_1-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/519/projeto_de_lei_complementar__01_de_2026-regulamenta_o_pagamento_do_incentivo_financeiro_adicional_do_componente_de_qualidade_ass.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/600/projeto_de_lei_complementar__02_de_2026-organizacao_e_regulamentacao_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/720/projeto_de_lei_complementar_03_de_2026_-_avanca_sidrolandia_assi.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/738/projeto_de_lei_complementar_04_de_2026_-_fundo_municipal_do_esporte.docx.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_complementar_05_de_2026_-_alteracao_da_lei_complementar_110-2016.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/812/projeto_de_lei_complementar_06_de_2026_-_reajuste_ass_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei_01_de_2026-_cootransidro_2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei_03_de_2026-_adriano_cordeiro_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_05_de_2026-feriado_dia_19_de_abril.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_06_de_2026-contratacao_de_credito_junto_a_caixa_economica_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/788/projeto_de_lei_07_de_2026_-_familia_acolhedora_ass.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_executivo_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/581/projeto_de_lei_010_de_2026_-_desapropriacao_burali.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/548/projeto_de_lei_11_de_2026_-_permuta_thiago_e_desconsi_2.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/629/projeto_de_lei_012_de_2026_-institui_o_programa_de_formacao_esportiva_e_cultural_ass.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_13_de_2026_-_permuta_de_imoveis_bogda.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/507/projeto_de_lei_014_de_2026_-desapropriacao_lote_03_rua_acre_ass.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/508/projeto_de_lei_015_de_2026_-desapropriacao_lote_02_rua_acre_ass.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/502/projeto_de_lei_016_de_2026_-desapropriacao_lote_01_rua_acre_ass.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/503/projeto_de_lei_017_de_2026_-desapropriacao_silvio_matricula_5422_ass.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_018_de_2026_-desapropriacao_silvio_matricula_5423_ass.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/514/projeto_de_lei_19_de_2026-regulamenta_programa_de_auxilio-_representacao_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/562/projeto_de_lei_020_de_2026_-_matricula_21.435.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/563/projeto_de_lei_021_de_2026-1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/564/projeto_de_lei_022_de_2026-1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/565/projeto_de_lei_023_de_2026-1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/630/projeto_de_lei_24_de_2026-primeira_infancia_ass.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/578/projeto_de_lei_25_de_2026-altera_a_lei_1114-2002.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/681/projeto_de_lei_026_de_2026_-__matricula_30.275_osiro.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/685/projeto_de_lei_27_de_2026_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/687/projeto_de_lei_028_de_2026_-__matricula_30.277_osiro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/697/projeto_de_lei_029_de_2026_-_ys_ass.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/705/projeto_de_lei_30_de_2026_-_altera_a_lei_2328_permuta_desconsi_ass.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/704/projeto_de_lei_31_de_2026_-_refis_ass.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/719/projeto_de_lei_32_de_2026_-_fundo_municipal_do_esporte_ass.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/727/projeto_de_lei_33_de_2026-altera_a_lei_2344_de_2026_ass.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/765/projeto_de_lei_34_de_2026_-_abertura_de_credito_especial_ass.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/766/projeto_de_lei_35_de_2026_-_transporte_saude_ass.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/787/projeto_de_lei_36_de_2026_-_altera_a_lei_2.270_de_2025_beneficios_eventuais_ass.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/796/projeto_de_lei_37_de_2026_-_familia_acolhedora_ass.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/467/modelo_de_projeto_de_lei_legislativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_denominacao_a_via_publica.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/492/prioridade_em_exames_e_consultas_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/493/patrimonio_cultural_-_escola_municipal_de_danca_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/560/projeto_educacao_financeira_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/597/pl_-_cuidando_de_quem_cuida_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/613/lei_transp._assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/640/ok_-_projeto_utilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/641/projeto_de_lei_rua_manoel_pires_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/642/projeto_de_lei_rua_noe_da_silveira_peixoto_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/644/pl_ok_reducao_diaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/646/projeto_de_lei_ceap_finalizado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/645/ok_-_projeto_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/682/projeto__saude_mental.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/686/pl_fibromialgia_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/713/projeto_de_lei_ok.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/714/pl_rua_celso_jose_rossato_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/715/projeto_de_lei_1.1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/740/projeto_192026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/763/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/764/pl_-_rua_renata_martinelli_marques_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/767/projeto_de_lei_xxx-2026_-_alteracao_da_lei_2346-2026_-_tempo_maximo_transporte_escolar_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/768/projeto_obrigatoriedade_de_uso_de_focinheira_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/774/saude_mental_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/789/projeto_katia_goes.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/790/projeto_hemosul_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/791/pl_ok.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/802/projeto_antonia_pereira_osmar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/814/projeto_hemosul_-_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/815/projeto_de_lei_optometria_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/816/pl_-_vacinacao_em_casa_para_tea_e_tdah_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/473/projeto_de_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/702/projeto_de_resolucao_3_22_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/775/porjeto_de_lei_correto_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/615/emenda_aditiva_n_01-2026_a_resolucao_n_02-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/616/emenda_modificativa_02_de_2026_ao_pll_7_de_2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/723/cco_000109.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/784/emenda_modificativa_n0042026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/741/cco_000041.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/652/emenda_supressivan_012026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/683/veto_o_projeto_de_lei_municipal_no_007.2026_permanencia_minima_dos_estudantes_em_onibus.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/684/veto_o_projeto_de_lei_municipal_no_003.2026_prazo_maximo_para_a_realizacao_de_consultas_e_exames_especializados.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/703/veto_o_projeto_de_lei_municipal_no_013.2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/466/oficio_001-2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/549/requerimento_otacir.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/550/requerimento_zotti.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/551/requerimento_cledinaldo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/552/requerimento_izaqueu.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/553/requerimento_adavilton.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_01_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/584/requerimento_001_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_01-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/614/of_camara_n_08_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/643/sesao_online_30_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/698/sessao_remota_24-04_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/701/requerimento_fomento_sindicato_rural_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/716/sessao_remota_-_04-05_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/811/sessao_remota_-_25-05_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/813/requerimento_no_01_bags_---_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/469/manutencao_e_limpeza_do_parquinho_do_bairro_vacaria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/470/instalacao_de_quebra_molas_em_pontos_especificos_na_agrovila_do_assentamento.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/471/banheiros_publicos_nas_pracas.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/472/cemiterio_com_capela.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/474/banheiros_publicos_no_loteamento_parque_fratelli.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/475/iluminacao_no_campo_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/477/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/479/revitalizacao_da_praca_esportiva_rubens_suckow.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/480/rua_luiz_bretan_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/496/assinado_7.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/497/quebra-molas_na_rua_tomas_da_silva_franca.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/498/quebra-molas_nas_ruas_salvador_alves_rocha.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/509/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/512/proposicao_2.1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/513/proposicao_1.1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/517/isencao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/518/promic.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/554/construcao_de_playground.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/555/construcao_de_passarelas_com_cobertura.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/556/implantacao_da_cobertura_e_arquibancada.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/557/construcao_de_uma_escola_municipal_no_bairro_jardim_petropolis..pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/558/construcao_de_um_cmei_no_distrito_do_capao_seco.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_criacao_de_centro.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/585/construcao_de_uma_ponte_de_concreto_sob_o_rio_vacaria.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/586/instalacao_de_academias_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/587/recapeamento_asfaltico_da_pista.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/588/construcao_de_uma_praca_no_distrito_do_capao_seco.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/589/construcao_de_uma_ponte_de_concreto_no_assentamento_vacaria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/590/implantacao_de_um_centro_esportivo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/591/disponibilizacao_de_uma_viatura.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_troca_das_portas_e_batentes_cmeis_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_playground_adaptado_e_areia_na_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_areia_playground_cmeis_assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_ar_condicionado_e_ventilador_esf_diva_nantes_assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/603/recapeamento_asfaltico_na_esquina_do_condominio_golden.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/604/indicacao_av_dorvalino_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/605/indicacao_rio_g._n._assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/606/indicacao_limpeza_fratelli_assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/607/indicacao_joao_marcio_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/608/br_162_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/609/assinado_13.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/610/curso_de_violao_e_aula_de_ballet.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/611/assinado_14.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_cascalhamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/628/indicacao_leoncio_de_souza_brito_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/631/projeto_de_treinamento_esportivo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/632/praca_jose_osiro.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/633/indicacao_cascalhamento_aldeia_nova_terere_assinado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_de_quadra_de_areia_jiboia_assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_de_academia_ao_ar_livre_jiboia_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/636/pavientacao_agrovila_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/637/indicacao_mais_psicologo_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/638/indicacao_iluminacao_publica_rua_parana_pe_de_cedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/639/indicacao_ar_condicionado_biblioteca_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/653/assinado_19.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/654/assinado_18.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/655/assinado_17.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_alianca_assinado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_vista_alegre_reforma_do_posto_de_atendimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/658/indicacao_de_parquinho_jiboia_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/659/cascalhamento_barra_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/660/luminarias_escola_leonida_la_rosa_balbuena_assinado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/665/indicacao_asg.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_cameras_cmeis_e_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_cascalhamento_bairro_jatoba_assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/672/indicacao_ponto_de_onibus_coberto_quebra_coco_assinado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/673/indicacao_pavimentacao_quebra_coco_assinado.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/674/indicacao_patinetes_e_equipamentos_eletricos_assinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/675/indicacao_praca_quebra_coco_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/676/indicacao_cursos_senai_quebra_coco_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/677/delegacia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/678/cassems.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/679/proposicao_3.1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/680/treinamento_esportivo_na_eldorado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/688/assinado_23.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_manutencao_quadra_quebra_coco_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/690/indicacao_funcionario_limpeza_quadra_quebra_cocoassinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/691/indicacao_fisioterapia_quebra_coco_cb_i_e_ii_e_oscalina_assinado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/692/indicacao_cobertura_ponto_de_taxi_rodoviaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/693/indicacao_guarda_municipal_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/694/indicacao_patrolamento_e_cascalhamento_alambari_cut_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/695/rocagem_rotatoria_capao_seco_assinado.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/696/reforma_mutum_assinado.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/706/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/707/indicacao_boca_de_lobo_taurus_assinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/708/indicacao_boca_de_lobo_humberto__assinado.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/709/indicacao_esgoto_cleide_assinado.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/710/unidade_movel_odontologica.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/711/indicacao_cameras_de_monitoramento_parques_fratelli_e_vacaria_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/712/manutencao_das_estradas_dos_assentamentos_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/728/indicacao_cobertura_e_sinalizacao_rampa_cleide_piran_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/729/assinado_24.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/730/assinado_26.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao_bueiro_hugo_assinado.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/732/assinado_25.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/733/indicacao_doacao_terreno_bete_sea_assinado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/769/indicacao_santa_teresinha_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/770/indicacao_santa_teresinha_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/771/indicacao_santa_teresinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/772/indicacao_posto_eucalipto_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/773/consea_assinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/792/indicacao_mt_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/793/indicacao_valeta_assinado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/817/indicacao_sinalizacao_de_idoso_igreja_brasa_viva_assinado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/818/indicacao_reforma_ponto_de_onibus_rua_tiradentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/819/indicacao_vicente_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/820/indicacao_joaquim_targ.assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/821/indicacao_joaquim_serg.assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/822/indicacao_marechal_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_joaquim_paran._assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/824/indicacao_terreno_natalia_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/825/indicacao_assinado_tapa-buraco_joao_m.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_assinado__tapa-buraco_nelio_p..pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sidrolandia.ms.leg.br/media/sapl/public/materialegislativa/2026/478/mocao_virma_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H185"/>
+  <dimension ref="A1:H356"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="65.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="205.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2966,4098 +4728,8427 @@
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>89</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>91</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="D28" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>23</v>
+        <v>95</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>107</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E34" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E35" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D36" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E36" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E37" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>119</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" t="s">
+        <v>110</v>
+      </c>
+      <c r="E38" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E39" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="D40" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E40" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="D41" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E41" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="D42" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E42" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="D43" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E43" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="D44" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E44" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="D45" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E45" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>74</v>
+        <v>50</v>
       </c>
       <c r="D46" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E46" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="D47" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E47" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H47" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="D48" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E48" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>83</v>
+        <v>59</v>
       </c>
       <c r="D49" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E49" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="D50" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E50" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>139</v>
+        <v>65</v>
       </c>
       <c r="D51" t="s">
-        <v>86</v>
+        <v>110</v>
       </c>
       <c r="E51" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="D52" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="E52" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>111</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>145</v>
+        <v>14</v>
       </c>
       <c r="H52" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="D53" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="E53" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>111</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>148</v>
+        <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="D54" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="E54" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>111</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="H54" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>153</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="E55" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>111</v>
       </c>
       <c r="G55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>155</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>80</v>
+      </c>
+      <c r="D56" t="s">
+        <v>110</v>
+      </c>
+      <c r="E56" t="s">
+        <v>111</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
         <v>156</v>
-      </c>
-[...19 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="D57" t="s">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="E57" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>111</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>160</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="D58" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="E58" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>111</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D59" t="s">
-        <v>169</v>
+        <v>110</v>
       </c>
       <c r="E59" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>172</v>
+        <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D60" t="s">
-        <v>175</v>
+        <v>110</v>
       </c>
       <c r="E60" t="s">
-        <v>176</v>
+        <v>111</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>177</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D61" t="s">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="E61" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>182</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>17</v>
+        <v>98</v>
       </c>
       <c r="D62" t="s">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="E62" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>185</v>
+        <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>26</v>
+        <v>101</v>
       </c>
       <c r="D63" t="s">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="E63" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>188</v>
+        <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="D64" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="E64" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>193</v>
+        <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>194</v>
+        <v>172</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>195</v>
+        <v>173</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>20</v>
+        <v>107</v>
       </c>
       <c r="D65" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="E65" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>196</v>
+        <v>14</v>
       </c>
       <c r="H65" t="s">
-        <v>194</v>
+        <v>174</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>26</v>
+        <v>176</v>
       </c>
       <c r="D66" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="E66" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>198</v>
+        <v>14</v>
       </c>
       <c r="H66" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>29</v>
+        <v>179</v>
       </c>
       <c r="D67" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="E67" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
-        <v>202</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>203</v>
+        <v>181</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>182</v>
       </c>
       <c r="D68" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="E68" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>111</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>204</v>
+        <v>14</v>
       </c>
       <c r="H68" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>206</v>
+        <v>184</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E69" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="H69" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D70" t="s">
+        <v>185</v>
+      </c>
+      <c r="E70" t="s">
+        <v>186</v>
+      </c>
+      <c r="F70" t="s">
+        <v>187</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="E70" t="s">
+      <c r="H70" t="s">
         <v>192</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D71" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E71" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>213</v>
+        <v>194</v>
       </c>
       <c r="H71" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E72" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="H72" t="s">
-        <v>217</v>
+        <v>198</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="D73" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E73" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="H73" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>221</v>
+        <v>202</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="D74" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E74" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="H74" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="D75" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E75" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>206</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="H75" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="D76" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E76" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
+        <v>206</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="H76" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="D77" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E77" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
+        <v>213</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="H77" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="D78" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E78" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="H78" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="D79" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E79" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="H79" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="D80" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E80" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="H80" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="D81" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E81" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="H81" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="D82" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E82" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F82" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="H82" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="D83" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E83" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F83" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H83" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>136</v>
+        <v>59</v>
       </c>
       <c r="D84" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="E84" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="H84" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D85" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="E85" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="F85" t="s">
-        <v>251</v>
+        <v>187</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="H85" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>254</v>
+        <v>239</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="D86" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="E86" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="F86" t="s">
-        <v>255</v>
+        <v>187</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>256</v>
+        <v>14</v>
       </c>
       <c r="H86" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="D87" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="E87" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="F87" t="s">
-        <v>259</v>
+        <v>187</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>260</v>
+        <v>14</v>
       </c>
       <c r="H87" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="D88" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="E88" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="F88" t="s">
-        <v>259</v>
+        <v>187</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>263</v>
+        <v>14</v>
       </c>
       <c r="H88" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="D89" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="E89" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>186</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>267</v>
+        <v>14</v>
       </c>
       <c r="H89" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="D90" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="E90" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="F90" t="s">
-        <v>259</v>
+        <v>187</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>270</v>
+        <v>14</v>
       </c>
       <c r="H90" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>272</v>
+        <v>249</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>32</v>
+        <v>83</v>
       </c>
       <c r="D91" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="E91" t="s">
+        <v>186</v>
+      </c>
+      <c r="F91" t="s">
+        <v>187</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" t="s">
         <v>250</v>
-      </c>
-[...7 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>276</v>
+        <v>251</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="D92" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="E92" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="F92" t="s">
-        <v>266</v>
+        <v>187</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>277</v>
+        <v>14</v>
       </c>
       <c r="H92" t="s">
-        <v>278</v>
+        <v>252</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>279</v>
+        <v>253</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="D93" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="E93" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="F93" t="s">
-        <v>280</v>
+        <v>187</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="H93" t="s">
-        <v>282</v>
+        <v>254</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>283</v>
+        <v>255</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="D94" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="E94" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="F94" t="s">
-        <v>280</v>
+        <v>256</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>284</v>
+        <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>285</v>
+        <v>257</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="E95" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="F95" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>288</v>
+        <v>262</v>
       </c>
       <c r="H95" t="s">
-        <v>289</v>
+        <v>263</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>290</v>
+        <v>264</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="D96" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="E96" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="F96" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="H96" t="s">
-        <v>292</v>
+        <v>266</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>293</v>
+        <v>267</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="E97" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="F97" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>294</v>
+        <v>271</v>
       </c>
       <c r="H97" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>296</v>
+        <v>273</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>297</v>
+        <v>268</v>
       </c>
       <c r="E98" t="s">
-        <v>298</v>
+        <v>269</v>
       </c>
       <c r="F98" t="s">
-        <v>144</v>
+        <v>270</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>299</v>
+        <v>274</v>
       </c>
       <c r="H98" t="s">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>301</v>
+        <v>276</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="E99" t="s">
-        <v>298</v>
+        <v>278</v>
       </c>
       <c r="F99" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
       <c r="H99" t="s">
-        <v>302</v>
+        <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D100" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
       <c r="E100" t="s">
-        <v>305</v>
+        <v>278</v>
+      </c>
+      <c r="F100" t="s">
+        <v>279</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H100" t="s">
-        <v>306</v>
+        <v>283</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>307</v>
+        <v>284</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D101" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="E101" t="s">
-        <v>305</v>
+        <v>286</v>
+      </c>
+      <c r="F101" t="s">
+        <v>256</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>14</v>
+        <v>287</v>
       </c>
       <c r="H101" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D102" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="E102" t="s">
-        <v>305</v>
+        <v>286</v>
+      </c>
+      <c r="F102" t="s">
+        <v>213</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>14</v>
+        <v>290</v>
       </c>
       <c r="H102" t="s">
-        <v>310</v>
+        <v>291</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>311</v>
+        <v>292</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D103" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="E103" t="s">
-        <v>305</v>
+        <v>286</v>
+      </c>
+      <c r="F103" t="s">
+        <v>256</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H103" t="s">
-        <v>312</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>313</v>
+        <v>294</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D104" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="E104" t="s">
-        <v>305</v>
+        <v>286</v>
+      </c>
+      <c r="F104" t="s">
+        <v>256</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H104" t="s">
-        <v>314</v>
+        <v>295</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>315</v>
+        <v>296</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D105" t="s">
-        <v>316</v>
+        <v>285</v>
       </c>
       <c r="E105" t="s">
-        <v>317</v>
+        <v>286</v>
       </c>
       <c r="F105" t="s">
-        <v>318</v>
+        <v>256</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>319</v>
+        <v>14</v>
       </c>
       <c r="H105" t="s">
-        <v>320</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>321</v>
+        <v>298</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D106" t="s">
-        <v>322</v>
+        <v>285</v>
       </c>
       <c r="E106" t="s">
-        <v>323</v>
+        <v>286</v>
+      </c>
+      <c r="F106" t="s">
+        <v>256</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H106" t="s">
-        <v>324</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>325</v>
+        <v>300</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D107" t="s">
-        <v>322</v>
+        <v>285</v>
       </c>
       <c r="E107" t="s">
-        <v>323</v>
+        <v>286</v>
       </c>
       <c r="F107" t="s">
-        <v>273</v>
+        <v>256</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>326</v>
+        <v>14</v>
       </c>
       <c r="H107" t="s">
-        <v>327</v>
+        <v>301</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>328</v>
+        <v>302</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D108" t="s">
-        <v>329</v>
+        <v>285</v>
       </c>
       <c r="E108" t="s">
-        <v>330</v>
+        <v>286</v>
+      </c>
+      <c r="F108" t="s">
+        <v>256</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>331</v>
+        <v>14</v>
       </c>
       <c r="H108" t="s">
-        <v>332</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>333</v>
+        <v>304</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>10</v>
       </c>
       <c r="D109" t="s">
-        <v>334</v>
+        <v>305</v>
       </c>
       <c r="E109" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>306</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>337</v>
+        <v>307</v>
       </c>
       <c r="H109" t="s">
-        <v>338</v>
+        <v>308</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>339</v>
+        <v>309</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D110" t="s">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="E110" t="s">
-        <v>335</v>
+        <v>311</v>
       </c>
       <c r="F110" t="s">
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
       <c r="H110" t="s">
-        <v>342</v>
+        <v>313</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>343</v>
+        <v>314</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D111" t="s">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="E111" t="s">
-        <v>335</v>
+        <v>311</v>
       </c>
       <c r="F111" t="s">
-        <v>344</v>
+        <v>13</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>345</v>
+        <v>315</v>
       </c>
       <c r="H111" t="s">
-        <v>342</v>
+        <v>316</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>346</v>
+        <v>317</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D112" t="s">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="E112" t="s">
-        <v>335</v>
+        <v>311</v>
       </c>
       <c r="F112" t="s">
-        <v>347</v>
+        <v>13</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>348</v>
+        <v>318</v>
       </c>
       <c r="H112" t="s">
-        <v>342</v>
+        <v>319</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>349</v>
+        <v>320</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D113" t="s">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="E113" t="s">
-        <v>335</v>
+        <v>311</v>
       </c>
       <c r="F113" t="s">
-        <v>318</v>
+        <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>350</v>
+        <v>321</v>
       </c>
       <c r="H113" t="s">
-        <v>342</v>
+        <v>322</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>351</v>
+        <v>323</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D114" t="s">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="E114" t="s">
-        <v>335</v>
+        <v>311</v>
       </c>
       <c r="F114" t="s">
-        <v>352</v>
+        <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>353</v>
+        <v>324</v>
       </c>
       <c r="H114" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>354</v>
+        <v>326</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D115" t="s">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="E115" t="s">
-        <v>335</v>
+        <v>311</v>
       </c>
       <c r="F115" t="s">
-        <v>347</v>
+        <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>355</v>
+        <v>327</v>
       </c>
       <c r="H115" t="s">
-        <v>356</v>
+        <v>328</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>357</v>
+        <v>329</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E116" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="F116" t="s">
-        <v>318</v>
+        <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>358</v>
+        <v>332</v>
       </c>
       <c r="H116" t="s">
-        <v>359</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>360</v>
+        <v>334</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D117" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E117" t="s">
+        <v>331</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="F117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H117" t="s">
-        <v>362</v>
+        <v>333</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>363</v>
+        <v>336</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="D118" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E118" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="F118" t="s">
-        <v>336</v>
+        <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>364</v>
+        <v>337</v>
       </c>
       <c r="H118" t="s">
-        <v>365</v>
+        <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>366</v>
+        <v>339</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D119" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E119" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="F119" t="s">
-        <v>259</v>
+        <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>367</v>
+        <v>340</v>
       </c>
       <c r="H119" t="s">
-        <v>368</v>
+        <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>369</v>
+        <v>342</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D120" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E120" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H120" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>374</v>
+        <v>345</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D121" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E121" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F121" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>375</v>
+        <v>346</v>
       </c>
       <c r="H121" t="s">
-        <v>376</v>
+        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>377</v>
+        <v>348</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="D122" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E122" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F122" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>378</v>
+        <v>349</v>
       </c>
       <c r="H122" t="s">
-        <v>379</v>
+        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>380</v>
+        <v>351</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D123" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E123" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F123" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>381</v>
+        <v>352</v>
       </c>
       <c r="H123" t="s">
-        <v>382</v>
+        <v>353</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>383</v>
+        <v>354</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="D124" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E124" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F124" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>384</v>
+        <v>355</v>
       </c>
       <c r="H124" t="s">
-        <v>385</v>
+        <v>356</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>386</v>
+        <v>357</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D125" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E125" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F125" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>387</v>
+        <v>358</v>
       </c>
       <c r="H125" t="s">
-        <v>388</v>
+        <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>389</v>
+        <v>360</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="D126" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E126" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F126" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>390</v>
+        <v>361</v>
       </c>
       <c r="H126" t="s">
-        <v>391</v>
+        <v>362</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>392</v>
+        <v>363</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="D127" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E127" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F127" t="s">
-        <v>259</v>
+        <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
       <c r="H127" t="s">
-        <v>394</v>
+        <v>362</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>395</v>
+        <v>365</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="D128" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E128" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F128" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>396</v>
+        <v>366</v>
       </c>
       <c r="H128" t="s">
-        <v>397</v>
+        <v>362</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D129" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E129" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F129" t="s">
-        <v>273</v>
+        <v>13</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>399</v>
+        <v>368</v>
       </c>
       <c r="H129" t="s">
-        <v>400</v>
+        <v>369</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>401</v>
+        <v>370</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="D130" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E130" t="s">
+        <v>331</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="F130" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H130" t="s">
-        <v>403</v>
+        <v>369</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>404</v>
+        <v>372</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="D131" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E131" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F131" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>405</v>
+        <v>373</v>
       </c>
       <c r="H131" t="s">
-        <v>406</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>407</v>
+        <v>375</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D132" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E132" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F132" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>408</v>
+        <v>376</v>
       </c>
       <c r="H132" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>410</v>
+        <v>378</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="D133" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E133" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F133" t="s">
-        <v>352</v>
+        <v>13</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>411</v>
+        <v>379</v>
       </c>
       <c r="H133" t="s">
-        <v>412</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>413</v>
+        <v>380</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="D134" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E134" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F134" t="s">
-        <v>344</v>
+        <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>414</v>
+        <v>381</v>
       </c>
       <c r="H134" t="s">
-        <v>415</v>
+        <v>377</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>416</v>
+        <v>382</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D135" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E135" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F135" t="s">
-        <v>344</v>
+        <v>13</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>417</v>
+        <v>383</v>
       </c>
       <c r="H135" t="s">
-        <v>418</v>
+        <v>377</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>419</v>
+        <v>384</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="D136" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E136" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F136" t="s">
-        <v>420</v>
+        <v>13</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>421</v>
+        <v>385</v>
       </c>
       <c r="H136" t="s">
-        <v>422</v>
+        <v>386</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>423</v>
+        <v>387</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D137" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E137" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F137" t="s">
-        <v>420</v>
+        <v>13</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>424</v>
+        <v>388</v>
       </c>
       <c r="H137" t="s">
-        <v>425</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>426</v>
+        <v>390</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="D138" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E138" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F138" t="s">
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>427</v>
+        <v>391</v>
       </c>
       <c r="H138" t="s">
-        <v>428</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>429</v>
+        <v>393</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="D139" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E139" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F139" t="s">
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>430</v>
+        <v>394</v>
       </c>
       <c r="H139" t="s">
-        <v>431</v>
+        <v>395</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>432</v>
+        <v>396</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D140" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E140" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F140" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>433</v>
+        <v>397</v>
       </c>
       <c r="H140" t="s">
-        <v>434</v>
+        <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>435</v>
+        <v>398</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>136</v>
+        <v>98</v>
       </c>
       <c r="D141" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E141" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F141" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>436</v>
+        <v>399</v>
       </c>
       <c r="H141" t="s">
-        <v>437</v>
+        <v>362</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>438</v>
+        <v>400</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>139</v>
+        <v>101</v>
       </c>
       <c r="D142" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E142" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F142" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>439</v>
+        <v>401</v>
       </c>
       <c r="H142" t="s">
-        <v>440</v>
+        <v>402</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>441</v>
+        <v>403</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>442</v>
+        <v>104</v>
       </c>
       <c r="D143" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E143" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F143" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>443</v>
+        <v>404</v>
       </c>
       <c r="H143" t="s">
-        <v>444</v>
+        <v>405</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>445</v>
+        <v>406</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>446</v>
+        <v>107</v>
       </c>
       <c r="D144" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E144" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F144" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>447</v>
+        <v>407</v>
       </c>
       <c r="H144" t="s">
-        <v>448</v>
+        <v>322</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>449</v>
+        <v>408</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>450</v>
+        <v>176</v>
       </c>
       <c r="D145" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E145" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F145" t="s">
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>451</v>
+        <v>409</v>
       </c>
       <c r="H145" t="s">
-        <v>452</v>
+        <v>410</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>453</v>
+        <v>411</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>454</v>
+        <v>179</v>
       </c>
       <c r="D146" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E146" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F146" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>455</v>
+        <v>412</v>
       </c>
       <c r="H146" t="s">
-        <v>456</v>
+        <v>413</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>457</v>
+        <v>414</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>458</v>
+        <v>182</v>
       </c>
       <c r="D147" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E147" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F147" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>459</v>
+        <v>415</v>
       </c>
       <c r="H147" t="s">
-        <v>460</v>
+        <v>416</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>461</v>
+        <v>417</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>462</v>
+        <v>418</v>
       </c>
       <c r="D148" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E148" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F148" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>463</v>
+        <v>419</v>
       </c>
       <c r="H148" t="s">
-        <v>464</v>
+        <v>420</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>465</v>
+        <v>421</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>466</v>
+        <v>422</v>
       </c>
       <c r="D149" t="s">
-        <v>370</v>
+        <v>330</v>
       </c>
       <c r="E149" t="s">
-        <v>371</v>
+        <v>331</v>
       </c>
       <c r="F149" t="s">
-        <v>255</v>
+        <v>13</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>467</v>
+        <v>423</v>
       </c>
       <c r="H149" t="s">
-        <v>468</v>
+        <v>344</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>469</v>
+        <v>424</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>470</v>
+        <v>10</v>
       </c>
       <c r="D150" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E150" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F150" t="s">
-        <v>255</v>
+        <v>427</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>471</v>
+        <v>428</v>
       </c>
       <c r="H150" t="s">
-        <v>472</v>
+        <v>429</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>473</v>
+        <v>430</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>474</v>
+        <v>17</v>
       </c>
       <c r="D151" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E151" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F151" t="s">
-        <v>255</v>
+        <v>431</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>475</v>
+        <v>432</v>
       </c>
       <c r="H151" t="s">
-        <v>476</v>
+        <v>433</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>477</v>
+        <v>434</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>478</v>
+        <v>20</v>
       </c>
       <c r="D152" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E152" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F152" t="s">
-        <v>255</v>
+        <v>435</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>479</v>
+        <v>436</v>
       </c>
       <c r="H152" t="s">
-        <v>480</v>
+        <v>437</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>481</v>
+        <v>438</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>482</v>
+        <v>23</v>
       </c>
       <c r="D153" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E153" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F153" t="s">
-        <v>280</v>
+        <v>435</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>483</v>
+        <v>439</v>
       </c>
       <c r="H153" t="s">
-        <v>484</v>
+        <v>440</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>485</v>
+        <v>441</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>486</v>
+        <v>26</v>
       </c>
       <c r="D154" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E154" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F154" t="s">
-        <v>280</v>
+        <v>213</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>487</v>
+        <v>442</v>
       </c>
       <c r="H154" t="s">
-        <v>488</v>
+        <v>443</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>489</v>
+        <v>444</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>490</v>
+        <v>29</v>
       </c>
       <c r="D155" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E155" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F155" t="s">
-        <v>280</v>
+        <v>435</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>491</v>
+        <v>445</v>
       </c>
       <c r="H155" t="s">
-        <v>492</v>
+        <v>446</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>493</v>
+        <v>447</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>494</v>
+        <v>32</v>
       </c>
       <c r="D156" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E156" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F156" t="s">
-        <v>280</v>
+        <v>448</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>495</v>
+        <v>449</v>
       </c>
       <c r="H156" t="s">
-        <v>496</v>
+        <v>450</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>497</v>
+        <v>451</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>498</v>
+        <v>35</v>
       </c>
       <c r="D157" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E157" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F157" t="s">
-        <v>352</v>
+        <v>213</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>499</v>
+        <v>452</v>
       </c>
       <c r="H157" t="s">
-        <v>500</v>
+        <v>453</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>501</v>
+        <v>454</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>502</v>
+        <v>38</v>
       </c>
       <c r="D158" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E158" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F158" t="s">
-        <v>255</v>
+        <v>206</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>503</v>
+        <v>455</v>
       </c>
       <c r="H158" t="s">
-        <v>504</v>
+        <v>456</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>505</v>
+        <v>457</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>506</v>
+        <v>41</v>
       </c>
       <c r="D159" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E159" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F159" t="s">
-        <v>344</v>
+        <v>206</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>507</v>
+        <v>458</v>
       </c>
       <c r="H159" t="s">
-        <v>508</v>
+        <v>459</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>509</v>
+        <v>460</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>510</v>
+        <v>44</v>
       </c>
       <c r="D160" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E160" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F160" t="s">
-        <v>344</v>
+        <v>461</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>511</v>
+        <v>462</v>
       </c>
       <c r="H160" t="s">
-        <v>512</v>
+        <v>463</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>513</v>
+        <v>464</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>514</v>
+        <v>47</v>
       </c>
       <c r="D161" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E161" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F161" t="s">
-        <v>344</v>
+        <v>461</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>515</v>
+        <v>465</v>
       </c>
       <c r="H161" t="s">
-        <v>516</v>
+        <v>466</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>517</v>
+        <v>467</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>518</v>
+        <v>50</v>
       </c>
       <c r="D162" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E162" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F162" t="s">
-        <v>344</v>
+        <v>213</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>519</v>
+        <v>468</v>
       </c>
       <c r="H162" t="s">
-        <v>520</v>
+        <v>469</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>521</v>
+        <v>470</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>522</v>
+        <v>53</v>
       </c>
       <c r="D163" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E163" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F163" t="s">
-        <v>273</v>
+        <v>431</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>523</v>
+        <v>471</v>
       </c>
       <c r="H163" t="s">
-        <v>524</v>
+        <v>472</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>525</v>
+        <v>473</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>526</v>
+        <v>56</v>
       </c>
       <c r="D164" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E164" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F164" t="s">
-        <v>352</v>
+        <v>474</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>527</v>
+        <v>475</v>
       </c>
       <c r="H164" t="s">
-        <v>528</v>
+        <v>476</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>529</v>
+        <v>477</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>530</v>
+        <v>59</v>
       </c>
       <c r="D165" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E165" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F165" t="s">
-        <v>255</v>
+        <v>478</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>531</v>
+        <v>479</v>
       </c>
       <c r="H165" t="s">
-        <v>532</v>
+        <v>480</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>533</v>
+        <v>481</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>534</v>
+        <v>62</v>
       </c>
       <c r="D166" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E166" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F166" t="s">
-        <v>352</v>
+        <v>435</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>535</v>
+        <v>482</v>
       </c>
       <c r="H166" t="s">
-        <v>536</v>
+        <v>483</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>537</v>
+        <v>484</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>538</v>
+        <v>65</v>
       </c>
       <c r="D167" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E167" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F167" t="s">
-        <v>280</v>
+        <v>485</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>539</v>
+        <v>486</v>
       </c>
       <c r="H167" t="s">
-        <v>540</v>
+        <v>487</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>541</v>
+        <v>488</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>542</v>
+        <v>68</v>
       </c>
       <c r="D168" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E168" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F168" t="s">
-        <v>266</v>
+        <v>435</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>543</v>
+        <v>489</v>
       </c>
       <c r="H168" t="s">
-        <v>544</v>
+        <v>490</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>545</v>
+        <v>491</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>546</v>
+        <v>71</v>
       </c>
       <c r="D169" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E169" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F169" t="s">
-        <v>255</v>
+        <v>427</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>547</v>
+        <v>492</v>
       </c>
       <c r="H169" t="s">
-        <v>548</v>
+        <v>493</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>549</v>
+        <v>494</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>550</v>
+        <v>74</v>
       </c>
       <c r="D170" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E170" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F170" t="s">
-        <v>255</v>
+        <v>435</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>551</v>
+        <v>495</v>
       </c>
       <c r="H170" t="s">
-        <v>552</v>
+        <v>483</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>553</v>
+        <v>496</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>554</v>
+        <v>77</v>
       </c>
       <c r="D171" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E171" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F171" t="s">
-        <v>280</v>
+        <v>448</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>555</v>
+        <v>497</v>
       </c>
       <c r="H171" t="s">
-        <v>556</v>
+        <v>498</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>557</v>
+        <v>499</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>558</v>
+        <v>80</v>
       </c>
       <c r="D172" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E172" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F172" t="s">
-        <v>336</v>
+        <v>485</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>559</v>
+        <v>500</v>
       </c>
       <c r="H172" t="s">
-        <v>560</v>
+        <v>501</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>561</v>
+        <v>502</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>562</v>
+        <v>83</v>
       </c>
       <c r="D173" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E173" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F173" t="s">
-        <v>336</v>
+        <v>431</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>563</v>
+        <v>503</v>
       </c>
       <c r="H173" t="s">
-        <v>564</v>
+        <v>504</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>565</v>
+        <v>505</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>566</v>
+        <v>86</v>
       </c>
       <c r="D174" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E174" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F174" t="s">
-        <v>336</v>
+        <v>431</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>567</v>
+        <v>506</v>
       </c>
       <c r="H174" t="s">
-        <v>568</v>
+        <v>507</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>569</v>
+        <v>508</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>570</v>
+        <v>89</v>
       </c>
       <c r="D175" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E175" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F175" t="s">
-        <v>336</v>
+        <v>213</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>571</v>
+        <v>509</v>
       </c>
       <c r="H175" t="s">
-        <v>572</v>
+        <v>510</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>573</v>
+        <v>511</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>574</v>
+        <v>92</v>
       </c>
       <c r="D176" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E176" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F176" t="s">
-        <v>280</v>
+        <v>478</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>575</v>
+        <v>512</v>
       </c>
       <c r="H176" t="s">
-        <v>576</v>
+        <v>513</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>577</v>
+        <v>514</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>578</v>
+        <v>95</v>
       </c>
       <c r="D177" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E177" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F177" t="s">
-        <v>280</v>
+        <v>431</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>579</v>
+        <v>515</v>
       </c>
       <c r="H177" t="s">
-        <v>580</v>
+        <v>507</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>581</v>
+        <v>516</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>582</v>
+        <v>98</v>
       </c>
       <c r="D178" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E178" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F178" t="s">
-        <v>352</v>
+        <v>213</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>583</v>
+        <v>517</v>
       </c>
       <c r="H178" t="s">
-        <v>584</v>
+        <v>518</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>585</v>
+        <v>519</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>586</v>
+        <v>101</v>
       </c>
       <c r="D179" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E179" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F179" t="s">
-        <v>352</v>
+        <v>485</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>587</v>
+        <v>520</v>
       </c>
       <c r="H179" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>589</v>
+        <v>522</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>590</v>
+        <v>104</v>
       </c>
       <c r="D180" t="s">
-        <v>370</v>
+        <v>425</v>
       </c>
       <c r="E180" t="s">
-        <v>371</v>
+        <v>426</v>
       </c>
       <c r="F180" t="s">
-        <v>352</v>
+        <v>435</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>591</v>
+        <v>523</v>
       </c>
       <c r="H180" t="s">
-        <v>592</v>
+        <v>524</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>593</v>
+        <v>525</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>594</v>
+        <v>10</v>
       </c>
       <c r="D181" t="s">
-        <v>370</v>
+        <v>526</v>
       </c>
       <c r="E181" t="s">
-        <v>371</v>
+        <v>527</v>
       </c>
       <c r="F181" t="s">
-        <v>273</v>
+        <v>187</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>595</v>
+        <v>528</v>
       </c>
       <c r="H181" t="s">
-        <v>596</v>
+        <v>529</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>597</v>
+        <v>530</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>598</v>
+        <v>17</v>
       </c>
       <c r="D182" t="s">
-        <v>370</v>
+        <v>526</v>
       </c>
       <c r="E182" t="s">
-        <v>371</v>
+        <v>527</v>
       </c>
       <c r="F182" t="s">
-        <v>336</v>
+        <v>461</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>599</v>
+        <v>14</v>
       </c>
       <c r="H182" t="s">
-        <v>600</v>
+        <v>531</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>601</v>
+        <v>532</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>602</v>
+        <v>20</v>
       </c>
       <c r="D183" t="s">
-        <v>370</v>
+        <v>526</v>
       </c>
       <c r="E183" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>527</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>603</v>
+        <v>533</v>
       </c>
       <c r="H183" t="s">
-        <v>604</v>
+        <v>534</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>605</v>
+        <v>535</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>606</v>
+        <v>10</v>
       </c>
       <c r="D184" t="s">
-        <v>370</v>
+        <v>536</v>
       </c>
       <c r="E184" t="s">
-        <v>371</v>
+        <v>537</v>
       </c>
       <c r="F184" t="s">
-        <v>336</v>
+        <v>485</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>607</v>
+        <v>538</v>
       </c>
       <c r="H184" t="s">
-        <v>608</v>
+        <v>539</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>609</v>
+        <v>540</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>10</v>
       </c>
       <c r="D185" t="s">
+        <v>541</v>
+      </c>
+      <c r="E185" t="s">
+        <v>542</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H185" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>544</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>17</v>
+      </c>
+      <c r="D186" t="s">
+        <v>541</v>
+      </c>
+      <c r="E186" t="s">
+        <v>542</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H186" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>546</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>20</v>
+      </c>
+      <c r="D187" t="s">
+        <v>541</v>
+      </c>
+      <c r="E187" t="s">
+        <v>542</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H187" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>548</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>23</v>
+      </c>
+      <c r="D188" t="s">
+        <v>541</v>
+      </c>
+      <c r="E188" t="s">
+        <v>542</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H188" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>550</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>26</v>
+      </c>
+      <c r="D189" t="s">
+        <v>541</v>
+      </c>
+      <c r="E189" t="s">
+        <v>542</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H189" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>552</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>29</v>
+      </c>
+      <c r="D190" t="s">
+        <v>541</v>
+      </c>
+      <c r="E190" t="s">
+        <v>542</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H190" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>554</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>32</v>
+      </c>
+      <c r="D191" t="s">
+        <v>541</v>
+      </c>
+      <c r="E191" t="s">
+        <v>542</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H191" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>556</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>35</v>
+      </c>
+      <c r="D192" t="s">
+        <v>541</v>
+      </c>
+      <c r="E192" t="s">
+        <v>542</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H192" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>558</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>38</v>
+      </c>
+      <c r="D193" t="s">
+        <v>541</v>
+      </c>
+      <c r="E193" t="s">
+        <v>542</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H193" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>560</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>41</v>
+      </c>
+      <c r="D194" t="s">
+        <v>541</v>
+      </c>
+      <c r="E194" t="s">
+        <v>542</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H194" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>562</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>44</v>
+      </c>
+      <c r="D195" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" t="s">
+        <v>542</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H195" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>564</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>47</v>
+      </c>
+      <c r="D196" t="s">
+        <v>541</v>
+      </c>
+      <c r="E196" t="s">
+        <v>542</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H196" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>566</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>50</v>
+      </c>
+      <c r="D197" t="s">
+        <v>541</v>
+      </c>
+      <c r="E197" t="s">
+        <v>542</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H197" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>568</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>53</v>
+      </c>
+      <c r="D198" t="s">
+        <v>541</v>
+      </c>
+      <c r="E198" t="s">
+        <v>542</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H198" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>570</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>56</v>
+      </c>
+      <c r="D199" t="s">
+        <v>541</v>
+      </c>
+      <c r="E199" t="s">
+        <v>542</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H199" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>572</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>59</v>
+      </c>
+      <c r="D200" t="s">
+        <v>541</v>
+      </c>
+      <c r="E200" t="s">
+        <v>542</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H200" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>574</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>62</v>
+      </c>
+      <c r="D201" t="s">
+        <v>541</v>
+      </c>
+      <c r="E201" t="s">
+        <v>542</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H201" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>576</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>65</v>
+      </c>
+      <c r="D202" t="s">
+        <v>541</v>
+      </c>
+      <c r="E202" t="s">
+        <v>542</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H202" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>578</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>68</v>
+      </c>
+      <c r="D203" t="s">
+        <v>541</v>
+      </c>
+      <c r="E203" t="s">
+        <v>542</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H203" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>580</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>71</v>
+      </c>
+      <c r="D204" t="s">
+        <v>541</v>
+      </c>
+      <c r="E204" t="s">
+        <v>542</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H204" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>582</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>74</v>
+      </c>
+      <c r="D205" t="s">
+        <v>541</v>
+      </c>
+      <c r="E205" t="s">
+        <v>542</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H205" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>584</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>77</v>
+      </c>
+      <c r="D206" t="s">
+        <v>541</v>
+      </c>
+      <c r="E206" t="s">
+        <v>542</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H206" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>586</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>80</v>
+      </c>
+      <c r="D207" t="s">
+        <v>541</v>
+      </c>
+      <c r="E207" t="s">
+        <v>542</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H207" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>588</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>83</v>
+      </c>
+      <c r="D208" t="s">
+        <v>541</v>
+      </c>
+      <c r="E208" t="s">
+        <v>542</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H208" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>590</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>10</v>
+      </c>
+      <c r="D209" t="s">
+        <v>591</v>
+      </c>
+      <c r="E209" t="s">
+        <v>592</v>
+      </c>
+      <c r="F209" t="s">
+        <v>593</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H209" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>596</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210" t="s">
+        <v>597</v>
+      </c>
+      <c r="E210" t="s">
+        <v>598</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H210" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>600</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>17</v>
+      </c>
+      <c r="D211" t="s">
+        <v>597</v>
+      </c>
+      <c r="E211" t="s">
+        <v>598</v>
+      </c>
+      <c r="F211" t="s">
+        <v>448</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H211" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>603</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>20</v>
+      </c>
+      <c r="D212" t="s">
+        <v>597</v>
+      </c>
+      <c r="E212" t="s">
+        <v>598</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H212" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>606</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>23</v>
+      </c>
+      <c r="D213" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" t="s">
+        <v>598</v>
+      </c>
+      <c r="F213" t="s">
+        <v>187</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H213" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>609</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>26</v>
+      </c>
+      <c r="D214" t="s">
+        <v>597</v>
+      </c>
+      <c r="E214" t="s">
+        <v>598</v>
+      </c>
+      <c r="F214" t="s">
+        <v>593</v>
+      </c>
+      <c r="G214" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="E185" t="s">
+      <c r="H214" t="s">
         <v>611</v>
       </c>
-      <c r="F185" t="s">
-[...2 lines deleted...]
-      <c r="G185" s="1" t="s">
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
         <v>612</v>
       </c>
-      <c r="H185" t="s">
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215" t="s">
         <v>613</v>
+      </c>
+      <c r="E215" t="s">
+        <v>614</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H215" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>617</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>10</v>
+      </c>
+      <c r="D216" t="s">
+        <v>618</v>
+      </c>
+      <c r="E216" t="s">
+        <v>619</v>
+      </c>
+      <c r="F216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H216" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>622</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>17</v>
+      </c>
+      <c r="D217" t="s">
+        <v>618</v>
+      </c>
+      <c r="E217" t="s">
+        <v>619</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H217" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>625</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>20</v>
+      </c>
+      <c r="D218" t="s">
+        <v>618</v>
+      </c>
+      <c r="E218" t="s">
+        <v>619</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H218" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>628</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>10</v>
+      </c>
+      <c r="D219" t="s">
+        <v>629</v>
+      </c>
+      <c r="E219" t="s">
+        <v>630</v>
+      </c>
+      <c r="F219" t="s">
+        <v>631</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H219" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>634</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>17</v>
+      </c>
+      <c r="D220" t="s">
+        <v>629</v>
+      </c>
+      <c r="E220" t="s">
+        <v>630</v>
+      </c>
+      <c r="F220" t="s">
+        <v>635</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H220" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>638</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>20</v>
+      </c>
+      <c r="D221" t="s">
+        <v>629</v>
+      </c>
+      <c r="E221" t="s">
+        <v>630</v>
+      </c>
+      <c r="F221" t="s">
+        <v>474</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H221" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>640</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>23</v>
+      </c>
+      <c r="D222" t="s">
+        <v>629</v>
+      </c>
+      <c r="E222" t="s">
+        <v>630</v>
+      </c>
+      <c r="F222" t="s">
+        <v>641</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H222" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>643</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>26</v>
+      </c>
+      <c r="D223" t="s">
+        <v>629</v>
+      </c>
+      <c r="E223" t="s">
+        <v>630</v>
+      </c>
+      <c r="F223" t="s">
+        <v>593</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H223" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>645</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>29</v>
+      </c>
+      <c r="D224" t="s">
+        <v>629</v>
+      </c>
+      <c r="E224" t="s">
+        <v>630</v>
+      </c>
+      <c r="F224" t="s">
+        <v>478</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H224" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>647</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>32</v>
+      </c>
+      <c r="D225" t="s">
+        <v>629</v>
+      </c>
+      <c r="E225" t="s">
+        <v>630</v>
+      </c>
+      <c r="F225" t="s">
+        <v>641</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H225" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>650</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>35</v>
+      </c>
+      <c r="D226" t="s">
+        <v>629</v>
+      </c>
+      <c r="E226" t="s">
+        <v>630</v>
+      </c>
+      <c r="F226" t="s">
+        <v>593</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H226" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>653</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>38</v>
+      </c>
+      <c r="D227" t="s">
+        <v>629</v>
+      </c>
+      <c r="E227" t="s">
+        <v>630</v>
+      </c>
+      <c r="F227" t="s">
+        <v>213</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H227" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>656</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>41</v>
+      </c>
+      <c r="D228" t="s">
+        <v>629</v>
+      </c>
+      <c r="E228" t="s">
+        <v>630</v>
+      </c>
+      <c r="F228" t="s">
+        <v>631</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H228" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>659</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>44</v>
+      </c>
+      <c r="D229" t="s">
+        <v>629</v>
+      </c>
+      <c r="E229" t="s">
+        <v>630</v>
+      </c>
+      <c r="F229" t="s">
+        <v>435</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H229" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>662</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>47</v>
+      </c>
+      <c r="D230" t="s">
+        <v>629</v>
+      </c>
+      <c r="E230" t="s">
+        <v>630</v>
+      </c>
+      <c r="F230" t="s">
+        <v>474</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H230" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>665</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>50</v>
+      </c>
+      <c r="D231" t="s">
+        <v>629</v>
+      </c>
+      <c r="E231" t="s">
+        <v>630</v>
+      </c>
+      <c r="F231" t="s">
+        <v>206</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H231" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>668</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>53</v>
+      </c>
+      <c r="D232" t="s">
+        <v>629</v>
+      </c>
+      <c r="E232" t="s">
+        <v>630</v>
+      </c>
+      <c r="F232" t="s">
+        <v>474</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H232" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>671</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>56</v>
+      </c>
+      <c r="D233" t="s">
+        <v>629</v>
+      </c>
+      <c r="E233" t="s">
+        <v>630</v>
+      </c>
+      <c r="F233" t="s">
+        <v>474</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H233" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>673</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>59</v>
+      </c>
+      <c r="D234" t="s">
+        <v>629</v>
+      </c>
+      <c r="E234" t="s">
+        <v>630</v>
+      </c>
+      <c r="F234" t="s">
+        <v>631</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H234" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>676</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>10</v>
+      </c>
+      <c r="D235" t="s">
+        <v>677</v>
+      </c>
+      <c r="E235" t="s">
+        <v>678</v>
+      </c>
+      <c r="F235" t="s">
+        <v>474</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H235" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>681</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>17</v>
+      </c>
+      <c r="D236" t="s">
+        <v>677</v>
+      </c>
+      <c r="E236" t="s">
+        <v>678</v>
+      </c>
+      <c r="F236" t="s">
+        <v>431</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H236" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>684</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>20</v>
+      </c>
+      <c r="D237" t="s">
+        <v>677</v>
+      </c>
+      <c r="E237" t="s">
+        <v>678</v>
+      </c>
+      <c r="F237" t="s">
+        <v>431</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H237" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>687</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>23</v>
+      </c>
+      <c r="D238" t="s">
+        <v>677</v>
+      </c>
+      <c r="E238" t="s">
+        <v>678</v>
+      </c>
+      <c r="F238" t="s">
+        <v>431</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H238" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>690</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>26</v>
+      </c>
+      <c r="D239" t="s">
+        <v>677</v>
+      </c>
+      <c r="E239" t="s">
+        <v>678</v>
+      </c>
+      <c r="F239" t="s">
+        <v>431</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H239" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>693</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>29</v>
+      </c>
+      <c r="D240" t="s">
+        <v>677</v>
+      </c>
+      <c r="E240" t="s">
+        <v>678</v>
+      </c>
+      <c r="F240" t="s">
+        <v>431</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H240" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>696</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>32</v>
+      </c>
+      <c r="D241" t="s">
+        <v>677</v>
+      </c>
+      <c r="E241" t="s">
+        <v>678</v>
+      </c>
+      <c r="F241" t="s">
+        <v>431</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H241" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>699</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>35</v>
+      </c>
+      <c r="D242" t="s">
+        <v>677</v>
+      </c>
+      <c r="E242" t="s">
+        <v>678</v>
+      </c>
+      <c r="F242" t="s">
+        <v>435</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H242" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>702</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>38</v>
+      </c>
+      <c r="D243" t="s">
+        <v>677</v>
+      </c>
+      <c r="E243" t="s">
+        <v>678</v>
+      </c>
+      <c r="F243" t="s">
+        <v>431</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H243" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>705</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>41</v>
+      </c>
+      <c r="D244" t="s">
+        <v>677</v>
+      </c>
+      <c r="E244" t="s">
+        <v>678</v>
+      </c>
+      <c r="F244" t="s">
+        <v>448</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H244" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>708</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>44</v>
+      </c>
+      <c r="D245" t="s">
+        <v>677</v>
+      </c>
+      <c r="E245" t="s">
+        <v>678</v>
+      </c>
+      <c r="F245" t="s">
+        <v>478</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H245" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>711</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>47</v>
+      </c>
+      <c r="D246" t="s">
+        <v>677</v>
+      </c>
+      <c r="E246" t="s">
+        <v>678</v>
+      </c>
+      <c r="F246" t="s">
+        <v>431</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H246" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>714</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>50</v>
+      </c>
+      <c r="D247" t="s">
+        <v>677</v>
+      </c>
+      <c r="E247" t="s">
+        <v>678</v>
+      </c>
+      <c r="F247" t="s">
+        <v>431</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H247" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>717</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>62</v>
+      </c>
+      <c r="D248" t="s">
+        <v>677</v>
+      </c>
+      <c r="E248" t="s">
+        <v>678</v>
+      </c>
+      <c r="F248" t="s">
+        <v>478</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H248" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>720</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>65</v>
+      </c>
+      <c r="D249" t="s">
+        <v>677</v>
+      </c>
+      <c r="E249" t="s">
+        <v>678</v>
+      </c>
+      <c r="F249" t="s">
+        <v>474</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H249" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>723</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>68</v>
+      </c>
+      <c r="D250" t="s">
+        <v>677</v>
+      </c>
+      <c r="E250" t="s">
+        <v>678</v>
+      </c>
+      <c r="F250" t="s">
+        <v>474</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H250" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>726</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>71</v>
+      </c>
+      <c r="D251" t="s">
+        <v>677</v>
+      </c>
+      <c r="E251" t="s">
+        <v>678</v>
+      </c>
+      <c r="F251" t="s">
+        <v>485</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H251" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>729</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>74</v>
+      </c>
+      <c r="D252" t="s">
+        <v>677</v>
+      </c>
+      <c r="E252" t="s">
+        <v>678</v>
+      </c>
+      <c r="F252" t="s">
+        <v>485</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H252" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>732</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>77</v>
+      </c>
+      <c r="D253" t="s">
+        <v>677</v>
+      </c>
+      <c r="E253" t="s">
+        <v>678</v>
+      </c>
+      <c r="F253" t="s">
+        <v>635</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H253" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>735</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>80</v>
+      </c>
+      <c r="D254" t="s">
+        <v>677</v>
+      </c>
+      <c r="E254" t="s">
+        <v>678</v>
+      </c>
+      <c r="F254" t="s">
+        <v>635</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H254" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>738</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>83</v>
+      </c>
+      <c r="D255" t="s">
+        <v>677</v>
+      </c>
+      <c r="E255" t="s">
+        <v>678</v>
+      </c>
+      <c r="F255" t="s">
+        <v>431</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H255" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>741</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>86</v>
+      </c>
+      <c r="D256" t="s">
+        <v>677</v>
+      </c>
+      <c r="E256" t="s">
+        <v>678</v>
+      </c>
+      <c r="F256" t="s">
+        <v>431</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H256" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>744</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>89</v>
+      </c>
+      <c r="D257" t="s">
+        <v>677</v>
+      </c>
+      <c r="E257" t="s">
+        <v>678</v>
+      </c>
+      <c r="F257" t="s">
+        <v>431</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H257" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>747</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>92</v>
+      </c>
+      <c r="D258" t="s">
+        <v>677</v>
+      </c>
+      <c r="E258" t="s">
+        <v>678</v>
+      </c>
+      <c r="F258" t="s">
+        <v>431</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H258" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>750</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>95</v>
+      </c>
+      <c r="D259" t="s">
+        <v>677</v>
+      </c>
+      <c r="E259" t="s">
+        <v>678</v>
+      </c>
+      <c r="F259" t="s">
+        <v>431</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H259" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>753</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>98</v>
+      </c>
+      <c r="D260" t="s">
+        <v>677</v>
+      </c>
+      <c r="E260" t="s">
+        <v>678</v>
+      </c>
+      <c r="F260" t="s">
+        <v>635</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H260" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>756</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>101</v>
+      </c>
+      <c r="D261" t="s">
+        <v>677</v>
+      </c>
+      <c r="E261" t="s">
+        <v>678</v>
+      </c>
+      <c r="F261" t="s">
+        <v>431</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H261" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>759</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>104</v>
+      </c>
+      <c r="D262" t="s">
+        <v>677</v>
+      </c>
+      <c r="E262" t="s">
+        <v>678</v>
+      </c>
+      <c r="F262" t="s">
+        <v>431</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H262" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>762</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>107</v>
+      </c>
+      <c r="D263" t="s">
+        <v>677</v>
+      </c>
+      <c r="E263" t="s">
+        <v>678</v>
+      </c>
+      <c r="F263" t="s">
+        <v>431</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H263" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>765</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>176</v>
+      </c>
+      <c r="D264" t="s">
+        <v>677</v>
+      </c>
+      <c r="E264" t="s">
+        <v>678</v>
+      </c>
+      <c r="F264" t="s">
+        <v>431</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H264" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>768</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>179</v>
+      </c>
+      <c r="D265" t="s">
+        <v>677</v>
+      </c>
+      <c r="E265" t="s">
+        <v>678</v>
+      </c>
+      <c r="F265" t="s">
+        <v>431</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H265" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>771</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>182</v>
+      </c>
+      <c r="D266" t="s">
+        <v>677</v>
+      </c>
+      <c r="E266" t="s">
+        <v>678</v>
+      </c>
+      <c r="F266" t="s">
+        <v>431</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H266" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>774</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>418</v>
+      </c>
+      <c r="D267" t="s">
+        <v>677</v>
+      </c>
+      <c r="E267" t="s">
+        <v>678</v>
+      </c>
+      <c r="F267" t="s">
+        <v>431</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H267" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>777</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>422</v>
+      </c>
+      <c r="D268" t="s">
+        <v>677</v>
+      </c>
+      <c r="E268" t="s">
+        <v>678</v>
+      </c>
+      <c r="F268" t="s">
+        <v>206</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H268" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>780</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>781</v>
+      </c>
+      <c r="D269" t="s">
+        <v>677</v>
+      </c>
+      <c r="E269" t="s">
+        <v>678</v>
+      </c>
+      <c r="F269" t="s">
+        <v>206</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H269" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>784</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>785</v>
+      </c>
+      <c r="D270" t="s">
+        <v>677</v>
+      </c>
+      <c r="E270" t="s">
+        <v>678</v>
+      </c>
+      <c r="F270" t="s">
+        <v>206</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H270" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>788</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>789</v>
+      </c>
+      <c r="D271" t="s">
+        <v>677</v>
+      </c>
+      <c r="E271" t="s">
+        <v>678</v>
+      </c>
+      <c r="F271" t="s">
+        <v>206</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H271" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>792</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>793</v>
+      </c>
+      <c r="D272" t="s">
+        <v>677</v>
+      </c>
+      <c r="E272" t="s">
+        <v>678</v>
+      </c>
+      <c r="F272" t="s">
+        <v>478</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H272" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>796</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>797</v>
+      </c>
+      <c r="D273" t="s">
+        <v>677</v>
+      </c>
+      <c r="E273" t="s">
+        <v>678</v>
+      </c>
+      <c r="F273" t="s">
+        <v>431</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H273" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>800</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>801</v>
+      </c>
+      <c r="D274" t="s">
+        <v>677</v>
+      </c>
+      <c r="E274" t="s">
+        <v>678</v>
+      </c>
+      <c r="F274" t="s">
+        <v>474</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H274" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>804</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>805</v>
+      </c>
+      <c r="D275" t="s">
+        <v>677</v>
+      </c>
+      <c r="E275" t="s">
+        <v>678</v>
+      </c>
+      <c r="F275" t="s">
+        <v>474</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H275" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>808</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>809</v>
+      </c>
+      <c r="D276" t="s">
+        <v>677</v>
+      </c>
+      <c r="E276" t="s">
+        <v>678</v>
+      </c>
+      <c r="F276" t="s">
+        <v>474</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H276" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>812</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>813</v>
+      </c>
+      <c r="D277" t="s">
+        <v>677</v>
+      </c>
+      <c r="E277" t="s">
+        <v>678</v>
+      </c>
+      <c r="F277" t="s">
+        <v>474</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H277" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>816</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>817</v>
+      </c>
+      <c r="D278" t="s">
+        <v>677</v>
+      </c>
+      <c r="E278" t="s">
+        <v>678</v>
+      </c>
+      <c r="F278" t="s">
+        <v>448</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H278" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>820</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>821</v>
+      </c>
+      <c r="D279" t="s">
+        <v>677</v>
+      </c>
+      <c r="E279" t="s">
+        <v>678</v>
+      </c>
+      <c r="F279" t="s">
+        <v>478</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H279" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>824</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>825</v>
+      </c>
+      <c r="D280" t="s">
+        <v>677</v>
+      </c>
+      <c r="E280" t="s">
+        <v>678</v>
+      </c>
+      <c r="F280" t="s">
+        <v>431</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H280" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>828</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>829</v>
+      </c>
+      <c r="D281" t="s">
+        <v>677</v>
+      </c>
+      <c r="E281" t="s">
+        <v>678</v>
+      </c>
+      <c r="F281" t="s">
+        <v>478</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H281" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>832</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>833</v>
+      </c>
+      <c r="D282" t="s">
+        <v>677</v>
+      </c>
+      <c r="E282" t="s">
+        <v>678</v>
+      </c>
+      <c r="F282" t="s">
+        <v>206</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H282" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>836</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>837</v>
+      </c>
+      <c r="D283" t="s">
+        <v>677</v>
+      </c>
+      <c r="E283" t="s">
+        <v>678</v>
+      </c>
+      <c r="F283" t="s">
+        <v>213</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H283" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>840</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>841</v>
+      </c>
+      <c r="D284" t="s">
+        <v>677</v>
+      </c>
+      <c r="E284" t="s">
+        <v>678</v>
+      </c>
+      <c r="F284" t="s">
+        <v>431</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H284" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>844</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>845</v>
+      </c>
+      <c r="D285" t="s">
+        <v>677</v>
+      </c>
+      <c r="E285" t="s">
+        <v>678</v>
+      </c>
+      <c r="F285" t="s">
+        <v>431</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H285" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>848</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>849</v>
+      </c>
+      <c r="D286" t="s">
+        <v>677</v>
+      </c>
+      <c r="E286" t="s">
+        <v>678</v>
+      </c>
+      <c r="F286" t="s">
+        <v>206</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H286" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>852</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>853</v>
+      </c>
+      <c r="D287" t="s">
+        <v>677</v>
+      </c>
+      <c r="E287" t="s">
+        <v>678</v>
+      </c>
+      <c r="F287" t="s">
+        <v>631</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H287" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>856</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>857</v>
+      </c>
+      <c r="D288" t="s">
+        <v>677</v>
+      </c>
+      <c r="E288" t="s">
+        <v>678</v>
+      </c>
+      <c r="F288" t="s">
+        <v>631</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H288" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>860</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>861</v>
+      </c>
+      <c r="D289" t="s">
+        <v>677</v>
+      </c>
+      <c r="E289" t="s">
+        <v>678</v>
+      </c>
+      <c r="F289" t="s">
+        <v>631</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H289" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>864</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>865</v>
+      </c>
+      <c r="D290" t="s">
+        <v>677</v>
+      </c>
+      <c r="E290" t="s">
+        <v>678</v>
+      </c>
+      <c r="F290" t="s">
+        <v>631</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H290" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>868</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>869</v>
+      </c>
+      <c r="D291" t="s">
+        <v>677</v>
+      </c>
+      <c r="E291" t="s">
+        <v>678</v>
+      </c>
+      <c r="F291" t="s">
+        <v>206</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H291" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>872</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>873</v>
+      </c>
+      <c r="D292" t="s">
+        <v>677</v>
+      </c>
+      <c r="E292" t="s">
+        <v>678</v>
+      </c>
+      <c r="F292" t="s">
+        <v>206</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H292" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>876</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>877</v>
+      </c>
+      <c r="D293" t="s">
+        <v>677</v>
+      </c>
+      <c r="E293" t="s">
+        <v>678</v>
+      </c>
+      <c r="F293" t="s">
+        <v>478</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H293" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>880</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>881</v>
+      </c>
+      <c r="D294" t="s">
+        <v>677</v>
+      </c>
+      <c r="E294" t="s">
+        <v>678</v>
+      </c>
+      <c r="F294" t="s">
+        <v>478</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H294" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>884</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>885</v>
+      </c>
+      <c r="D295" t="s">
+        <v>677</v>
+      </c>
+      <c r="E295" t="s">
+        <v>678</v>
+      </c>
+      <c r="F295" t="s">
+        <v>478</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H295" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>888</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>889</v>
+      </c>
+      <c r="D296" t="s">
+        <v>677</v>
+      </c>
+      <c r="E296" t="s">
+        <v>678</v>
+      </c>
+      <c r="F296" t="s">
+        <v>448</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H296" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>892</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>893</v>
+      </c>
+      <c r="D297" t="s">
+        <v>677</v>
+      </c>
+      <c r="E297" t="s">
+        <v>678</v>
+      </c>
+      <c r="F297" t="s">
+        <v>631</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H297" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>896</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>897</v>
+      </c>
+      <c r="D298" t="s">
+        <v>677</v>
+      </c>
+      <c r="E298" t="s">
+        <v>678</v>
+      </c>
+      <c r="F298" t="s">
+        <v>631</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H298" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>900</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>901</v>
+      </c>
+      <c r="D299" t="s">
+        <v>677</v>
+      </c>
+      <c r="E299" t="s">
+        <v>678</v>
+      </c>
+      <c r="F299" t="s">
+        <v>631</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H299" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>904</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>905</v>
+      </c>
+      <c r="D300" t="s">
+        <v>677</v>
+      </c>
+      <c r="E300" t="s">
+        <v>678</v>
+      </c>
+      <c r="F300" t="s">
+        <v>631</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H300" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>908</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>909</v>
+      </c>
+      <c r="D301" t="s">
+        <v>677</v>
+      </c>
+      <c r="E301" t="s">
+        <v>678</v>
+      </c>
+      <c r="F301" t="s">
+        <v>635</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H301" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>912</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>913</v>
+      </c>
+      <c r="D302" t="s">
+        <v>677</v>
+      </c>
+      <c r="E302" t="s">
+        <v>678</v>
+      </c>
+      <c r="F302" t="s">
+        <v>206</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H302" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>916</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>917</v>
+      </c>
+      <c r="D303" t="s">
+        <v>677</v>
+      </c>
+      <c r="E303" t="s">
+        <v>678</v>
+      </c>
+      <c r="F303" t="s">
+        <v>206</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H303" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>920</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>921</v>
+      </c>
+      <c r="D304" t="s">
+        <v>677</v>
+      </c>
+      <c r="E304" t="s">
+        <v>678</v>
+      </c>
+      <c r="F304" t="s">
+        <v>206</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H304" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>924</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>925</v>
+      </c>
+      <c r="D305" t="s">
+        <v>677</v>
+      </c>
+      <c r="E305" t="s">
+        <v>678</v>
+      </c>
+      <c r="F305" t="s">
+        <v>206</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H305" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>928</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>929</v>
+      </c>
+      <c r="D306" t="s">
+        <v>677</v>
+      </c>
+      <c r="E306" t="s">
+        <v>678</v>
+      </c>
+      <c r="F306" t="s">
+        <v>206</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H306" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>932</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>933</v>
+      </c>
+      <c r="D307" t="s">
+        <v>677</v>
+      </c>
+      <c r="E307" t="s">
+        <v>678</v>
+      </c>
+      <c r="F307" t="s">
+        <v>206</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H307" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>936</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>937</v>
+      </c>
+      <c r="D308" t="s">
+        <v>677</v>
+      </c>
+      <c r="E308" t="s">
+        <v>678</v>
+      </c>
+      <c r="F308" t="s">
+        <v>206</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H308" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>940</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>941</v>
+      </c>
+      <c r="D309" t="s">
+        <v>677</v>
+      </c>
+      <c r="E309" t="s">
+        <v>678</v>
+      </c>
+      <c r="F309" t="s">
+        <v>431</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H309" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>944</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>945</v>
+      </c>
+      <c r="D310" t="s">
+        <v>677</v>
+      </c>
+      <c r="E310" t="s">
+        <v>678</v>
+      </c>
+      <c r="F310" t="s">
+        <v>431</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H310" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>948</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>949</v>
+      </c>
+      <c r="D311" t="s">
+        <v>677</v>
+      </c>
+      <c r="E311" t="s">
+        <v>678</v>
+      </c>
+      <c r="F311" t="s">
+        <v>485</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H311" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>952</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>953</v>
+      </c>
+      <c r="D312" t="s">
+        <v>677</v>
+      </c>
+      <c r="E312" t="s">
+        <v>678</v>
+      </c>
+      <c r="F312" t="s">
+        <v>431</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H312" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>956</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>957</v>
+      </c>
+      <c r="D313" t="s">
+        <v>677</v>
+      </c>
+      <c r="E313" t="s">
+        <v>678</v>
+      </c>
+      <c r="F313" t="s">
+        <v>478</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H313" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>960</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>961</v>
+      </c>
+      <c r="D314" t="s">
+        <v>677</v>
+      </c>
+      <c r="E314" t="s">
+        <v>678</v>
+      </c>
+      <c r="F314" t="s">
+        <v>206</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H314" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>964</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>965</v>
+      </c>
+      <c r="D315" t="s">
+        <v>677</v>
+      </c>
+      <c r="E315" t="s">
+        <v>678</v>
+      </c>
+      <c r="F315" t="s">
+        <v>206</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H315" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>968</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>969</v>
+      </c>
+      <c r="D316" t="s">
+        <v>677</v>
+      </c>
+      <c r="E316" t="s">
+        <v>678</v>
+      </c>
+      <c r="F316" t="s">
+        <v>206</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H316" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>972</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>973</v>
+      </c>
+      <c r="D317" t="s">
+        <v>677</v>
+      </c>
+      <c r="E317" t="s">
+        <v>678</v>
+      </c>
+      <c r="F317" t="s">
+        <v>206</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H317" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>976</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>977</v>
+      </c>
+      <c r="D318" t="s">
+        <v>677</v>
+      </c>
+      <c r="E318" t="s">
+        <v>678</v>
+      </c>
+      <c r="F318" t="s">
+        <v>206</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H318" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>980</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>981</v>
+      </c>
+      <c r="D319" t="s">
+        <v>677</v>
+      </c>
+      <c r="E319" t="s">
+        <v>678</v>
+      </c>
+      <c r="F319" t="s">
+        <v>206</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H319" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>984</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>985</v>
+      </c>
+      <c r="D320" t="s">
+        <v>677</v>
+      </c>
+      <c r="E320" t="s">
+        <v>678</v>
+      </c>
+      <c r="F320" t="s">
+        <v>631</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H320" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>988</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>989</v>
+      </c>
+      <c r="D321" t="s">
+        <v>677</v>
+      </c>
+      <c r="E321" t="s">
+        <v>678</v>
+      </c>
+      <c r="F321" t="s">
+        <v>631</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H321" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>992</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>993</v>
+      </c>
+      <c r="D322" t="s">
+        <v>677</v>
+      </c>
+      <c r="E322" t="s">
+        <v>678</v>
+      </c>
+      <c r="F322" t="s">
+        <v>435</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H322" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>996</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>997</v>
+      </c>
+      <c r="D323" t="s">
+        <v>677</v>
+      </c>
+      <c r="E323" t="s">
+        <v>678</v>
+      </c>
+      <c r="F323" t="s">
+        <v>474</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H323" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D324" t="s">
+        <v>677</v>
+      </c>
+      <c r="E324" t="s">
+        <v>678</v>
+      </c>
+      <c r="F324" t="s">
+        <v>474</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D325" t="s">
+        <v>677</v>
+      </c>
+      <c r="E325" t="s">
+        <v>678</v>
+      </c>
+      <c r="F325" t="s">
+        <v>474</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D326" t="s">
+        <v>677</v>
+      </c>
+      <c r="E326" t="s">
+        <v>678</v>
+      </c>
+      <c r="F326" t="s">
+        <v>427</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D327" t="s">
+        <v>677</v>
+      </c>
+      <c r="E327" t="s">
+        <v>678</v>
+      </c>
+      <c r="F327" t="s">
+        <v>206</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D328" t="s">
+        <v>677</v>
+      </c>
+      <c r="E328" t="s">
+        <v>678</v>
+      </c>
+      <c r="F328" t="s">
+        <v>631</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D329" t="s">
+        <v>677</v>
+      </c>
+      <c r="E329" t="s">
+        <v>678</v>
+      </c>
+      <c r="F329" t="s">
+        <v>206</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D330" t="s">
+        <v>677</v>
+      </c>
+      <c r="E330" t="s">
+        <v>678</v>
+      </c>
+      <c r="F330" t="s">
+        <v>478</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D331" t="s">
+        <v>677</v>
+      </c>
+      <c r="E331" t="s">
+        <v>678</v>
+      </c>
+      <c r="F331" t="s">
+        <v>478</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D332" t="s">
+        <v>677</v>
+      </c>
+      <c r="E332" t="s">
+        <v>678</v>
+      </c>
+      <c r="F332" t="s">
+        <v>474</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D333" t="s">
+        <v>677</v>
+      </c>
+      <c r="E333" t="s">
+        <v>678</v>
+      </c>
+      <c r="F333" t="s">
+        <v>478</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D334" t="s">
+        <v>677</v>
+      </c>
+      <c r="E334" t="s">
+        <v>678</v>
+      </c>
+      <c r="F334" t="s">
+        <v>206</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D335" t="s">
+        <v>677</v>
+      </c>
+      <c r="E335" t="s">
+        <v>678</v>
+      </c>
+      <c r="F335" t="s">
+        <v>478</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D336" t="s">
+        <v>677</v>
+      </c>
+      <c r="E336" t="s">
+        <v>678</v>
+      </c>
+      <c r="F336" t="s">
+        <v>478</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D337" t="s">
+        <v>677</v>
+      </c>
+      <c r="E337" t="s">
+        <v>678</v>
+      </c>
+      <c r="F337" t="s">
+        <v>478</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D338" t="s">
+        <v>677</v>
+      </c>
+      <c r="E338" t="s">
+        <v>678</v>
+      </c>
+      <c r="F338" t="s">
+        <v>631</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D339" t="s">
+        <v>677</v>
+      </c>
+      <c r="E339" t="s">
+        <v>678</v>
+      </c>
+      <c r="F339" t="s">
+        <v>631</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D340" t="s">
+        <v>677</v>
+      </c>
+      <c r="E340" t="s">
+        <v>678</v>
+      </c>
+      <c r="F340" t="s">
+        <v>478</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D341" t="s">
+        <v>677</v>
+      </c>
+      <c r="E341" t="s">
+        <v>678</v>
+      </c>
+      <c r="F341" t="s">
+        <v>478</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D342" t="s">
+        <v>677</v>
+      </c>
+      <c r="E342" t="s">
+        <v>678</v>
+      </c>
+      <c r="F342" t="s">
+        <v>474</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D343" t="s">
+        <v>677</v>
+      </c>
+      <c r="E343" t="s">
+        <v>678</v>
+      </c>
+      <c r="F343" t="s">
+        <v>474</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D344" t="s">
+        <v>677</v>
+      </c>
+      <c r="E344" t="s">
+        <v>678</v>
+      </c>
+      <c r="F344" t="s">
+        <v>206</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D345" t="s">
+        <v>677</v>
+      </c>
+      <c r="E345" t="s">
+        <v>678</v>
+      </c>
+      <c r="F345" t="s">
+        <v>206</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D346" t="s">
+        <v>677</v>
+      </c>
+      <c r="E346" t="s">
+        <v>678</v>
+      </c>
+      <c r="F346" t="s">
+        <v>474</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D347" t="s">
+        <v>677</v>
+      </c>
+      <c r="E347" t="s">
+        <v>678</v>
+      </c>
+      <c r="F347" t="s">
+        <v>474</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D348" t="s">
+        <v>677</v>
+      </c>
+      <c r="E348" t="s">
+        <v>678</v>
+      </c>
+      <c r="F348" t="s">
+        <v>474</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D349" t="s">
+        <v>677</v>
+      </c>
+      <c r="E349" t="s">
+        <v>678</v>
+      </c>
+      <c r="F349" t="s">
+        <v>474</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D350" t="s">
+        <v>677</v>
+      </c>
+      <c r="E350" t="s">
+        <v>678</v>
+      </c>
+      <c r="F350" t="s">
+        <v>474</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D351" t="s">
+        <v>677</v>
+      </c>
+      <c r="E351" t="s">
+        <v>678</v>
+      </c>
+      <c r="F351" t="s">
+        <v>474</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D352" t="s">
+        <v>677</v>
+      </c>
+      <c r="E352" t="s">
+        <v>678</v>
+      </c>
+      <c r="F352" t="s">
+        <v>474</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D353" t="s">
+        <v>677</v>
+      </c>
+      <c r="E353" t="s">
+        <v>678</v>
+      </c>
+      <c r="F353" t="s">
+        <v>474</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D354" t="s">
+        <v>677</v>
+      </c>
+      <c r="E354" t="s">
+        <v>678</v>
+      </c>
+      <c r="F354" t="s">
+        <v>213</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D355" t="s">
+        <v>677</v>
+      </c>
+      <c r="E355" t="s">
+        <v>678</v>
+      </c>
+      <c r="F355" t="s">
+        <v>213</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>10</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F356" t="s">
+        <v>485</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1132</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7202,50 +13293,221 @@
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>